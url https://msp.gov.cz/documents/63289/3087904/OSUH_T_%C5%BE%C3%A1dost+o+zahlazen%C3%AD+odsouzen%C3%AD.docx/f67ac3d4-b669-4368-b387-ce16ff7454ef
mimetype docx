--- v0 (2025-11-06)
+++ v1 (2026-05-25)
@@ -1,2814 +1,1914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008057B2" w:rsidRDefault="00435284" w:rsidP="007E1EA4">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="63A2CBBC" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="00655EC3" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B6384D">
+      <w:r w:rsidRPr="00655EC3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
-        <w:t>Okresní soud v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00942547">
+        <w:t>Okresní soud v Uherském Hradišti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776ED385" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="00655EC3" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Svatováclavská 568</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B5888E" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="00655EC3" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>686 69 Uherské Hradiště</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C449783" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E755408" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="00655EC3" w:rsidRDefault="00B0186B" w:rsidP="00420084">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Žádost o zahlazení odsouzení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06258FC6" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0962BD" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="00655EC3" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Žádám o zahlazení odsouzení a k tomuto uvádím potřebné údaje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051DD544" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRDefault="00655EC3" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648B34B1" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>1) Jméno a příjmení</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FA2" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7163D6" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580FD40B" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2) Rodné příjmení</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FA2" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724698E3" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19643613" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>3) Den, měsíc, rok narození</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FA2" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347B4940" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B5E7A0" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>4) Místo, okres narození</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FA2" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7583DAFC" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E74EB1C" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>5) Rodné číslo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FA2" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466C6ADC" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484C6405" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00F45FA2" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>6) S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0186B" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>tátní občanství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A5F573" w14:textId="77777777" w:rsidR="00F45FA2" w:rsidRPr="000E4E6C" w:rsidRDefault="00F45FA2" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC60A41" w14:textId="77777777" w:rsidR="00F45FA2" w:rsidRPr="000E4E6C" w:rsidRDefault="00F45FA2" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>7) Trvalé bydliště žadatele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A843268" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8EB4F9" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00F45FA2" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0186B" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5119" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Adresa pro doručování</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DFD" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žadatele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C16B3B" w14:textId="77777777" w:rsidR="00F45FA2" w:rsidRPr="000E4E6C" w:rsidRDefault="00F45FA2" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3B87CD" w14:textId="77777777" w:rsidR="00F45FA2" w:rsidRPr="000E4E6C" w:rsidRDefault="00F45FA2" w:rsidP="00F45FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>9) Telefonní číslo, emailová adresa</w:t>
+      </w:r>
+      <w:r w:rsidR="00655EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žadatele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D5CDB8" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F41C444" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00F45FA2" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0186B" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00655EC3" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Název a adresa současného zaměstnavatele </w:t>
+      </w:r>
+      <w:r w:rsidR="00655EC3" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091335EE" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41089B0A" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FA2" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00655EC3" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Název a adresa posledního zaměstnavatele, není-li žadatel zaměstnán</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0230B597" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B30500" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD38BBE" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA4F874" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="00655EC3" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Svatováclavská 568</w:t>
-[...753 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">12) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Odsouzení žadatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF15BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF15BA" w:rsidRPr="00AF15BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF15BA" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>která jsou předmětem žádosti o zahlazení odsouzení</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (název soudu, spisová značka)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>odsouzení, která jsou předmětem žádosti o zahlazení odsouzení</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žadatel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokládá přiloženým Výpisem z evidence Rejstříku trestů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDC3A81" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="22"/>
-[...81 lines deleted...]
-      <w:r w:rsidR="00275440">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BD41D4" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..........................................................................................................................</w:t>
-[...25 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5293291F" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729D728F" w14:textId="77777777" w:rsidR="00AF15BA" w:rsidRPr="000E4E6C" w:rsidRDefault="00AF15BA" w:rsidP="00AF15BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..........................................................................................................................</w:t>
-[...26 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D40D229" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACB2C42" w14:textId="77777777" w:rsidR="00655EC3" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="00655EC3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..........................................................................................................................</w:t>
-[...27 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6DD71D" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E24607" w14:textId="77777777" w:rsidR="00AF15BA" w:rsidRPr="000E4E6C" w:rsidRDefault="00AF15BA" w:rsidP="00AF15BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..........................................................................................................................</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidR="002C653D">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA57A38" w14:textId="77777777" w:rsidR="00B0186B" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494EA3F7" w14:textId="77777777" w:rsidR="00AF15BA" w:rsidRDefault="00AF15BA" w:rsidP="00E83DFD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA4A7EA" w14:textId="5E4704BB" w:rsidR="00E83DFD" w:rsidRPr="000E4E6C" w:rsidRDefault="00B0186B" w:rsidP="00260B9C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Datum:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FA2" w:rsidRPr="000E4E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DFD" w:rsidRPr="000E4E6C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..........................................................................................................................</w:t>
-[...27 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidR="00E83DFD" w:rsidRPr="000E4E6C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..........................................................................................................................</w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t>Podpis: ……………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DFD" w:rsidRPr="000E4E6C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..........................................................................................................................</w:t>
-[...365 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="397" w:gutter="0"/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E83DFD" w:rsidRPr="000E4E6C">
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+        <w:numStart w:val="0"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16835"/>
+      <w:pgMar w:top="1417" w:right="1440" w:bottom="1417" w:left="1440" w:header="1798" w:footer="1798" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00022BFA" w:rsidRDefault="00022BFA" w:rsidP="007E1EA4">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="615AEE0C" w14:textId="77777777" w:rsidR="00BD6302" w:rsidRDefault="00BD6302" w:rsidP="005E3065">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00022BFA" w:rsidRDefault="00022BFA" w:rsidP="007E1EA4">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4519492B" w14:textId="77777777" w:rsidR="00BD6302" w:rsidRDefault="00BD6302" w:rsidP="005E3065">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Garamond">
-    <w:altName w:val="Garamond"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="007E1EA4" w:rsidRPr="003D0D96" w:rsidRDefault="007E1EA4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FA122C" w14:textId="77777777" w:rsidR="005E3065" w:rsidRPr="000E4E6C" w:rsidRDefault="00655EC3" w:rsidP="005E3065">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>*  nehodící se škrtněte</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF15BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>; přesně uveďte či doložte</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5F98081C" w14:textId="77777777" w:rsidR="00AF15BA" w:rsidRPr="000E4E6C" w:rsidRDefault="00AF15BA" w:rsidP="00AF15BA">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000E4E6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Pozn. Údaje, které se nevejdou do rubrik shora, uveďte na druhé straně. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="667C0A1D" w14:textId="77777777" w:rsidR="005E3065" w:rsidRDefault="005E3065">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003D0D96">
-[...22 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00022BFA" w:rsidRDefault="00022BFA" w:rsidP="007E1EA4">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="13F7B74E" w14:textId="77777777" w:rsidR="00BD6302" w:rsidRDefault="00BD6302" w:rsidP="005E3065">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00022BFA" w:rsidRDefault="00022BFA" w:rsidP="007E1EA4">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2E55D511" w14:textId="77777777" w:rsidR="00BD6302" w:rsidRDefault="00BD6302" w:rsidP="005E3065">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="0"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008057B2"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00FE24E5"/>
+    <w:rsidRoot w:val="00465856"/>
+    <w:rsid w:val="000E4E6C"/>
+    <w:rsid w:val="00243AE4"/>
+    <w:rsid w:val="00260B9C"/>
+    <w:rsid w:val="00345A6D"/>
+    <w:rsid w:val="00420084"/>
+    <w:rsid w:val="004564E9"/>
+    <w:rsid w:val="00465856"/>
+    <w:rsid w:val="00491E24"/>
+    <w:rsid w:val="004F5DC3"/>
+    <w:rsid w:val="00515FA0"/>
+    <w:rsid w:val="005E3065"/>
+    <w:rsid w:val="00655EC3"/>
+    <w:rsid w:val="00681C63"/>
+    <w:rsid w:val="00764BC8"/>
+    <w:rsid w:val="0080658F"/>
+    <w:rsid w:val="00913353"/>
+    <w:rsid w:val="009A441C"/>
+    <w:rsid w:val="00A84BC9"/>
+    <w:rsid w:val="00AF15BA"/>
+    <w:rsid w:val="00B0186B"/>
+    <w:rsid w:val="00BC5EFE"/>
+    <w:rsid w:val="00BD6302"/>
+    <w:rsid w:val="00BE5119"/>
+    <w:rsid w:val="00E83DFD"/>
+    <w:rsid w:val="00F45FA2"/>
+    <w:rsid w:val="00F8640B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="17EBE801"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{31D34496-B631-4EFD-AB24-B614126CEBBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
-[...132 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00625D97"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
-    <w:link w:val="Nadpis1Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00625D97"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:bCs/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
-[...68 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E1EA4"/>
+    <w:rsid w:val="005E3065"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zhlav"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E1EA4"/>
+    <w:rsid w:val="005E3065"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E1EA4"/>
+    <w:rsid w:val="005E3065"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E1EA4"/>
+    <w:rsid w:val="005E3065"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...423 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3901</Characters>
+  <Pages>1</Pages>
+  <Words>120</Words>
+  <Characters>710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Okresní soud</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Nádražní 106/5, 541 01  Trutnov</Company>
+  <Company>MSp ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4553</CharactersWithSpaces>
+  <CharactersWithSpaces>829</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Okresní soud</dc:title>
-  <dc:creator>OSVYCTU156</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Pazderská Martina</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>