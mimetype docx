--- v0 (2025-11-06)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1492BD53" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="006C1408" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C75D325" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="006C1408" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -2034,51 +2034,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="7DF3232E" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32ADA87F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B25EACD" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2107,51 +2106,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04E360F7" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:left="-782"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="220B8FB7" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="004E3854" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (samosoudce)</w:t>
             </w:r>
           </w:p>
@@ -2160,89 +2158,87 @@
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="659A096B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6168435B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77ECF311" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5835BA6D" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00E9676F" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2262,156 +2258,151 @@
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="7D2D232A" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7399A4C1" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk152075685"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6852627E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B9968A5" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00A67B43" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67B43">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Milan VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="075058DD" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="306DBE60" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="74544503" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47AB0E99" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="085BE5AB" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48867BAE" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
@@ -2493,51 +2484,50 @@
           </w:p>
           <w:p w14:paraId="01AEDED0" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CA688DC" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BDD3BB7" w14:textId="4CFC8CBB" w:rsidR="00E428EE" w:rsidRPr="002E5E7B" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365F75">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E7B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -3111,51 +3101,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2756D67B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="496EFE81" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42268231" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -3333,212 +3322,207 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="155E5C15" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FFF50CB" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60CB5A4E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="224FC3A4" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FE88CC2" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="776CD44D" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="0016438D" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016438D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25198868" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="004E3854" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F92D020" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="004E3854" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (samosoudce)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E474D5E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="306FDEA6" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EBD556E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00C436B9" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C436B9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50832F9B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53C6348F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00E10585" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3576,157 +3560,152 @@
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="19563E3D" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="691125D8" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51E5C34F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7682807E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00862523" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Jiří ZACH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="078856F7" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="147CF882" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="6ECF970C" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="2331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C9E67AE" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03FC3690" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC5D633" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -3760,51 +3739,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="767705CA" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F260C9E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -4292,51 +4270,50 @@
           </w:p>
           <w:p w14:paraId="52AAC40A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00C600DC" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C2F9CFB" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49A631DC" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07D39553" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B1440CE" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
@@ -4499,51 +4476,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0945C3C1" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54738559" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
@@ -4595,184 +4571,180 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="0BB2E7F1" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D433CA6" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="677A5C68" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00D95E21" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9364E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95E21">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C37F325" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6977CBD3" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (samosoudce)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D34162" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A801D60" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FF3BE5F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00902288" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34DB1BD4" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00B34A0B" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54C75B46" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00B34A0B" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4802,71 +4774,69 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="68B24833" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6978C6AA" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="596A57D9" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FB915D8" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00902288" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -4884,96 +4854,93 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Miloslava</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> JAROŠOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A87DC87" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="292417D0" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="1B78FF52" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="6807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A88AADD" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk152076073"/>
           </w:p>
           <w:p w14:paraId="080FAE11" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C95641E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -5131,51 +5098,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FBC5E97" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4885930F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="476775E0" w14:textId="11142568" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -5704,51 +5670,50 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68223473" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03431053" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3ED603E3" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="335FFD1A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
@@ -5902,51 +5867,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jitka PAPEŽOVÁ, Ph.D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D89C99B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A084CDA" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -5981,184 +5945,180 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="31C92686" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5043FF24" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B9FED88" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00A60734" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60734">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21685200" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A1E8A70" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (samosoudce)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40B1CC9E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0003B2C0" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28ED3210" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="003B287B" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B287B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EA66023" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FC2FB97" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="363A9C05" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00B34A0B" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6184,154 +6144,149 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="5E9B9FEC" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CD7A406" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47BC21C7" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1768BC34" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4185">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Lenka JIŘÍKOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2808DE13" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="773C47CE" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="40979E40" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="135304C4" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk152076258"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72EA997C" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6550,51 +6505,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77AF5488" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C4AE922" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00DE7D6B" w14:textId="72D1D17A" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3B36">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -7412,51 +7366,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>z.ř.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E26891" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16D25FE4" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -7594,51 +7547,50 @@
           <w:p w14:paraId="2FC27348" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51CD526C" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CDFCBBB" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7673,175 +7625,171 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="5FF5E23D" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B49D40D" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A58B4C3" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="009C66EB" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="381B85F7" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12EF2894" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (samosoudce)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF4730E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BEED040" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43B8244E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00E106CE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E106CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A55A453" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00A20B48" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="128DAB6B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -7883,161 +7831,156 @@
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="6D0C2259" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76F52B1A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="368388B2" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F1FDF11" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00733408" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Martin NOVÁČEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34BD772D" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6391D7AE" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="241E047E" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="3214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="058E9F01" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk152076307"/>
           </w:p>
           <w:p w14:paraId="4B76A7C7" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
@@ -8102,51 +8045,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CB2DE45" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2505EECF" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="0095642A" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FA74AD8" w14:textId="69AA720A" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00564FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -8583,51 +8525,50 @@
           <w:p w14:paraId="2D34FC5A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00DC62AC" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64C1CAEE" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7992FC2D" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16E143E2" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr.  Lenka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8789,51 +8730,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51D58FDC" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08FCBE3F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="631B29C3" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8869,101 +8809,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3656"/>
         <w:gridCol w:w="1163"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="1ADC3B10" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="1211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B1235CC" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74A694AB" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35A261DA" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3190BA3E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -8973,93 +8911,91 @@
           </w:p>
           <w:p w14:paraId="1845B265" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44D98650" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="680278B0" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="000A6C81" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41DCD8AC" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50710511" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="003F20BC" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
@@ -9105,181 +9041,176 @@
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="737C2FF9" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DD29F25" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6430091C" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21DA59A1" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="004223B1" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004223B1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50AD42E3" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21EBF0A8" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="66A924E2" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E496694" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="009C66EB" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk152076350"/>
           </w:p>
           <w:p w14:paraId="60F1372C" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="009C66EB" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9675,51 +9606,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B2EF2F9" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="132C0F94" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
@@ -10372,51 +10302,50 @@
                 <w:tab w:val="left" w:pos="6494"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56AF72C0" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23D2053F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
               <w:rPr>
@@ -10729,51 +10658,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A4386C4" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00BD1FCE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B95C94B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C583603" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
@@ -11022,185 +10950,180 @@
             <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="694F441C" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01F8CCFE" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40DCEC6A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76666491" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00FC53A4" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC53A4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="512CF926" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="455F04FD" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="59115911" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20F4DD16" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CD25295" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11520,51 +11443,50 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EDEBB8E" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="005348C1" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51CE0808" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00047EE0" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="681705C0" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00C3106C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
@@ -12106,51 +12028,50 @@
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22664903" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00047EE0" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="490BBCCD" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6256CD9A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12488,51 +12409,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79FE00E2" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00047EE0" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2074C43B" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A98D517" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12801,77 +12721,75 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="76C75B95" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00DB26F9" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="09157C34" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0992B76C" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C936055" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CE37C44" w14:textId="548CA3E9" w:rsidR="00E428EE" w:rsidRPr="00047EE0" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12893,112 +12811,109 @@
               </w:rPr>
               <w:t>Mgr. Martina SAŇKOVÁ</w:t>
             </w:r>
             <w:r w:rsidR="00ED5D20">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E22F8F2" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="000E4CEF" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EB53740" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="14FC30A7" w14:textId="77777777" w:rsidTr="001D0206">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="184A8460" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC5142A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13060,51 +12975,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="399D6E91" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67A78BB6" w14:textId="568D565B" w:rsidR="00E428EE" w:rsidRPr="008617CE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -13457,51 +13371,50 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A60A2EA" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="000E4CEF" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7856D374" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35FB1149" w14:textId="364D4CBA" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
@@ -13657,51 +13570,50 @@
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2193504C" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="000E4CEF" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B7C2E48" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56083C3F" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00E4154B" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -18480,51 +18392,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8755"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="4EFCFB89" w14:textId="77777777" w:rsidTr="001D0206">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43E5CDFC" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Mkatabulky"/>
               <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="15985" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18563,51 +18474,50 @@
                     </w:rPr>
                     <w:t>Drobné změny v rozvrhu práce jsou soudcům dávány na vědomí při pracovních poradách.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="11BB06B5" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w14:paraId="7980A381" w14:textId="77777777" w:rsidTr="001D0206">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A4A8FEF" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="001D0206">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="570D8A57" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
@@ -19491,86 +19401,102 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Věci rejstříku Nt v přípravném řízení se rovnoměrně přidělují trestním soudcům (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2T</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">,7T) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0942FC" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pokud by počet úkonů v přípravném řízení byl tak vysoký, že nelze rozumně očekávat, že budou všechny v zákonem stanovených lhůtách vyřízeny, povolá se další zastupující soudce. Návrh na potrestání podaný společně s předáním podezřelého (§ 314b odst. 2 trestního řádu) v pracovní době bude přidělen dle obecných pravidel. V případě nepřítomnosti trestního soudce, který nemůže v zákonné lhůtě provést úkony podle § 314b odst. 2 trestního řádu, bude věc přidělena k celkovému vyřízení zastupujícímu soudci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> v agendě T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. V případě nepřítomnosti obou trestních soudů, úkony podle § 314b odst. 2 trestního řádu vyjma konání hlavního líčení a rozhodnutí ve věci samé provede soudce, který v době podání návrhu na potrestání bude mít pracovní pohotovost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545B8B65" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
+    <w:p w14:paraId="545B8B65" w14:textId="71BFE32F" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Věci rejstříku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -19624,51 +19550,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>senátu T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text1"/>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FF9754" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="265D521A" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00F73F2C" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -19761,51 +19777,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">., o zrušení předběžného opatření dle § 462 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713C2833" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
+    <w:p w14:paraId="713C2833" w14:textId="27A95135" w:rsidR="00E428EE" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
@@ -19875,51 +19891,141 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve">a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text2"/>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377754">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDF11D6" w14:textId="77777777" w:rsidR="00E428EE" w:rsidRPr="00E70286" w:rsidRDefault="00E428EE" w:rsidP="00E428EE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28BF25BD" w14:textId="02F92E46" w:rsidR="00AD2A1B" w:rsidRDefault="00927491" w:rsidP="00927491">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -19953,70 +20059,70 @@
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E428EE" w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD2A1B" w:rsidSect="00E428EE">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DEBBA61" w14:textId="77777777" w:rsidR="000D27DA" w:rsidRDefault="000D27DA">
+    <w:p w14:paraId="4A5170EC" w14:textId="77777777" w:rsidR="00DF0496" w:rsidRDefault="00DF0496">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F4D06C2" w14:textId="77777777" w:rsidR="000D27DA" w:rsidRDefault="000D27DA">
+    <w:p w14:paraId="2EEA6A23" w14:textId="77777777" w:rsidR="00DF0496" w:rsidRDefault="00DF0496">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20033,110 +20139,102 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2023D21D" w14:textId="77777777" w:rsidR="000D27DA" w:rsidRDefault="000D27DA">
+    <w:p w14:paraId="2F92A205" w14:textId="77777777" w:rsidR="00DF0496" w:rsidRDefault="00DF0496">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54AC1D33" w14:textId="77777777" w:rsidR="000D27DA" w:rsidRDefault="000D27DA">
+    <w:p w14:paraId="6DB2E3C3" w14:textId="77777777" w:rsidR="00DF0496" w:rsidRDefault="00DF0496">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7150941D" w14:textId="491A69B7" w:rsidR="00397E80" w:rsidRPr="00447C20" w:rsidRDefault="00297DAC" w:rsidP="00447C20">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t xml:space="preserve">15 </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
-      <w:t>Spr</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Spr </w:t>
     </w:r>
     <w:r w:rsidR="00940F68">
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>981/2024</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A067A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EC45458"/>
     <w:lvl w:ilvl="0" w:tplc="6980B55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -22066,153 +22164,156 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="578751591">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1135222531">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="409235289">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="823811909">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E428EE"/>
     <w:rsid w:val="00036548"/>
     <w:rsid w:val="000D27DA"/>
     <w:rsid w:val="00107BB9"/>
     <w:rsid w:val="0016634A"/>
     <w:rsid w:val="00277C96"/>
     <w:rsid w:val="00297DAC"/>
     <w:rsid w:val="002B765C"/>
+    <w:rsid w:val="00350F75"/>
+    <w:rsid w:val="00377754"/>
     <w:rsid w:val="00397E80"/>
     <w:rsid w:val="003D6D4B"/>
     <w:rsid w:val="0046537B"/>
     <w:rsid w:val="005961C1"/>
     <w:rsid w:val="0061363A"/>
     <w:rsid w:val="00625FC5"/>
     <w:rsid w:val="0069122A"/>
     <w:rsid w:val="006B6959"/>
     <w:rsid w:val="007655BF"/>
     <w:rsid w:val="00783A76"/>
     <w:rsid w:val="007D2EE3"/>
     <w:rsid w:val="007D52CB"/>
     <w:rsid w:val="007F29A2"/>
     <w:rsid w:val="008059B4"/>
     <w:rsid w:val="00857E70"/>
     <w:rsid w:val="008617CE"/>
     <w:rsid w:val="0088638B"/>
     <w:rsid w:val="00894C98"/>
     <w:rsid w:val="008B7CEC"/>
     <w:rsid w:val="00927491"/>
     <w:rsid w:val="00940F68"/>
     <w:rsid w:val="009E09AE"/>
     <w:rsid w:val="00A66C63"/>
     <w:rsid w:val="00AB267F"/>
     <w:rsid w:val="00AD2A1B"/>
     <w:rsid w:val="00B41E24"/>
     <w:rsid w:val="00B90650"/>
     <w:rsid w:val="00B97B0E"/>
     <w:rsid w:val="00BB6432"/>
     <w:rsid w:val="00CB55BB"/>
     <w:rsid w:val="00D50D6E"/>
     <w:rsid w:val="00D8427E"/>
     <w:rsid w:val="00DE58A8"/>
+    <w:rsid w:val="00DF0496"/>
     <w:rsid w:val="00E23234"/>
     <w:rsid w:val="00E428EE"/>
     <w:rsid w:val="00E52DD0"/>
     <w:rsid w:val="00EB719B"/>
     <w:rsid w:val="00ED5D20"/>
     <w:rsid w:val="00EF0E55"/>
     <w:rsid w:val="00FE4B6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4AE5A17C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E8991F4-E2AF-46D3-8CEB-672DABA6A475}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22894,51 +22995,51 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1263145714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -23219,71 +23320,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>20829</Characters>
+  <Pages>1</Pages>
+  <Words>3531</Words>
+  <Characters>20838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>173</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24311</CharactersWithSpaces>
+  <CharactersWithSpaces>24321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jandová Ivana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>