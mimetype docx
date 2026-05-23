--- v0 (2025-11-06)
+++ v1 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="57960008" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="003F63F5" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="788C9EC7" w14:textId="77777777" w:rsidR="00467344" w:rsidRPr="006C1408" w:rsidRDefault="00467344" w:rsidP="00467344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -1871,51 +1871,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>kontrola příchozích datových médií</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1032C264" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                                                      -    </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:t>zastupuje: Ivana Kadlecová, Bc. K</w:t>
       </w:r>
       <w:r>
         <w:t>ristýna</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
-        <w:t xml:space="preserve"> Martáková </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:t>Martáková</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06583832" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="006666F5" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:ind w:left="6432" w:firstLine="648"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006666F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Spisovna:</w:t>
       </w:r>
       <w:r w:rsidRPr="006666F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -2336,51 +2344,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="1FAECC70" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E5A43B0" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E39AD1" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2409,51 +2416,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B705DAE" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:left="-782"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50C6CBEE" w14:textId="562B08F1" w:rsidR="0076084B" w:rsidRPr="004E3854" w:rsidRDefault="00DF3B08" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidR="0076084B" w:rsidRPr="004E3854">
@@ -2468,89 +2474,87 @@
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56B75673" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="527C697F" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09E80050" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2460A201" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00E9676F" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2570,155 +2574,150 @@
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="03621670" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FE5B6F6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AA8BFC6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36D208EA" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00A67B43" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67B43">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Milan VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32ACC7C2" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="297833A5" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="4CE39028" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="650383D4" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52E53E3F" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F91D5BF" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
@@ -2800,51 +2799,50 @@
           </w:p>
           <w:p w14:paraId="1C44335A" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F72C089" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7051347D" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="002E5E7B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365F75">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E7B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -3431,51 +3429,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19CAD46B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1543BA95" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="625991F6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -3653,129 +3650,126 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51DDD2DA" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45EEE630" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="790195FA" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="495CDFC3" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511E1D94" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B61A8CF" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="0016438D" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016438D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C95D235" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="004E3854" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A720C13" w14:textId="77777777" w:rsidR="00DF3B08" w:rsidRPr="004E3854" w:rsidRDefault="00DF3B08" w:rsidP="00DF3B08">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3785,87 +3779,85 @@
           </w:p>
           <w:p w14:paraId="6518581E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71F9766C" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A411349" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00C436B9" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C436B9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D8D8958" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39DAED28" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00E10585" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3903,156 +3895,151 @@
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="289FB44B" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B012724" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="464747C0" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37986904" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00862523" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Jiří ZACH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D01973E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="711408BA" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="3EB94260" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="2331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11D46A4E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CFEE9A3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A55C7A3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -4086,51 +4073,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55DACACB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45A2C16F" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -4618,51 +4604,50 @@
           </w:p>
           <w:p w14:paraId="65E42145" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00C600DC" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BDD3DA3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="719293CB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F3CBD12" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="782E2BC9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
@@ -4825,51 +4810,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35D5D526" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="675EE663" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
@@ -4921,101 +4905,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="620E4739" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="416064F2" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A0D7CFE" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00D95E21" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9364E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95E21">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6280F762" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74461136" w14:textId="77777777" w:rsidR="00DF3B08" w:rsidRPr="004E3854" w:rsidRDefault="00DF3B08" w:rsidP="00DF3B08">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -5031,87 +5013,85 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="0076084B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70F1059C" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="697134A5" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00902288" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36FD8B43" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00B34A0B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37D463B4" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00B34A0B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5141,71 +5121,69 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="75D43CF0" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58CF4CEB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23C6ACD6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17E162F0" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00902288" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -5223,96 +5201,93 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Miloslava</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> JAROŠOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C9D58D2" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B653CA3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="208C4D0A" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="6807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A32A99D" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34A1D190" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EF15FDF" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
@@ -5469,51 +5444,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E454BB7" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4376ABE8" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AADCA02" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -6070,51 +6044,50 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B73E50" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07DE7EC6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DB22122" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35ADFFD3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
@@ -6268,51 +6241,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jitka PAPEŽOVÁ, Ph.D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54FD17F7" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C8D3739" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -6346,92 +6318,90 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="634713A2" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2619C2CE" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45531740" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00A60734" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60734">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FAFD7DB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10AA1306" w14:textId="77777777" w:rsidR="00DF3B08" w:rsidRPr="004E3854" w:rsidRDefault="00DF3B08" w:rsidP="00DF3B08">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -6448,95 +6418,93 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="0076084B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CD05FE3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00FB4369" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="003B287B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B287B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4255D29C" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="717D7EBD" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76741CAE" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00B34A0B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6562,154 +6530,149 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="3593C11A" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38C90DE9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1427783E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="493C98C5" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4185">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Lenka JIŘÍKOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34BDAAE3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B51A0D3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="6D235795" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0063E56E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13655E6B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32E3DDDB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
@@ -6927,51 +6890,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0488D512" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1062C1C1" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37AFC736" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3B36">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -7813,51 +7775,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>z.ř.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="012433B3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64E01A17" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -7995,51 +7956,50 @@
           <w:p w14:paraId="6EC9D4FF" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FFD257C" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D93E0C9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8073,90 +8033,88 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="5C1A2455" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A8F6465" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A0B5ACC" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="009C66EB" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40A7115C" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46290FC4" w14:textId="77777777" w:rsidR="00DF3B08" w:rsidRPr="004E3854" w:rsidRDefault="00DF3B08" w:rsidP="00DF3B08">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -8173,88 +8131,86 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="0076084B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="120B0749" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C233118" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00E106CE" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E106CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D1F3AAF" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00A20B48" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="321B4B07" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -8296,161 +8252,156 @@
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="34D41CDB" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71F0B415" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A39765A" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="497E23C0" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00733408" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Martin NOVÁČEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="072E5A6A" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="184F49EF" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="26CB2009" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="3214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4863DEE4" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A6AA8CB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28DA5707" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
@@ -8514,51 +8465,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5480F118" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71AE1A3B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="0095642A" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F313495" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00564FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -8995,51 +8945,50 @@
           <w:p w14:paraId="12129290" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00DC62AC" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D8D6591" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="647E61E9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F7F19C2" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr.  Lenka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9201,51 +9150,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DBA7A2E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45EDF008" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="541E3B05" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9280,101 +9228,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3656"/>
         <w:gridCol w:w="1163"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="1EC6269F" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="1211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53CB6EAB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E616625" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="399872FB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="287FE359" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -9384,93 +9330,91 @@
           </w:p>
           <w:p w14:paraId="4D4190D8" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="675E7B31" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EA90701" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="000A6C81" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="257E8309" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0175C9AA" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="003F20BC" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
@@ -9516,181 +9460,176 @@
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="130B86CF" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="32C46D84" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34AA386F" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0143C37F" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="004223B1" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004223B1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FAF8DB5" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CDC1B2E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="1A0B48A5" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C3F7789" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="009C66EB" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69D98F6B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="009C66EB" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10085,51 +10024,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F93008A" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="258888B9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
@@ -10810,51 +10748,50 @@
                 <w:tab w:val="left" w:pos="6494"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72948065" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="460E91F6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
               <w:rPr>
@@ -11167,51 +11104,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A669A91" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00BD1FCE" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D448B28" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="499B7F9B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
@@ -11460,184 +11396,179 @@
             <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="028F969D" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DEEA766" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0798DC82" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E5022A6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00FC53A4" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC53A4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="334DEF5B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FE4409D" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="4E7E78ED" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5991B4C3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45D091BB" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11957,51 +11888,50 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57C5F1E9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="005348C1" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FDE4F02" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00047EE0" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E89F7FC" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00C3106C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
@@ -12552,51 +12482,50 @@
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="771473C8" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00047EE0" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66AAAFE6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D2AE84A" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12936,51 +12865,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B0BBC96" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00047EE0" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C4E9B88" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EB1B6D3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13249,77 +13177,75 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="625769B0" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00DB26F9" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="1FD8EFA9" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64F1FCD4" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="327D3DF6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09BEE442" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00047EE0" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13341,112 +13267,109 @@
               </w:rPr>
               <w:t>Mgr. Martina SAŇKOVÁ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B475BF0" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="000E4CEF" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B9F0D94" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="65C9B2B0" w14:textId="77777777" w:rsidTr="00964795">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="606EFAD6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C99D8C8" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13508,51 +13431,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28D03027" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55D3FDBE" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="008617CE" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -13887,51 +13809,50 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41490F6E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="000E4CEF" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AE1BD1D" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3120C652" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
@@ -14087,51 +14008,50 @@
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33257ADD" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="000E4CEF" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FE733B9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23B805F8" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00E4154B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -14547,52 +14467,60 @@
             </w:r>
             <w:r w:rsidRPr="00C05B7D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>- 100% nápad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5671E621" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>- úkony ve věcech rejstříku RoD</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- úkony ve věcech rejstříku </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>RoD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6A9665F7" w14:textId="6BC13EE5" w:rsidR="0076084B" w:rsidRPr="009B6EC4" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00EA7E58" w:rsidRPr="009B6EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Td</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EA7E58" w:rsidRPr="009B6EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -15493,58 +15421,66 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, L, U), </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">vykonává činnosti dle </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>§  11</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve"> až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.,  </w:t>
+              <w:t xml:space="preserve"> až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB27C1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>zejména</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7AEFD096" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB27C1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>úkony ve věcech návrhů o pomoc soudu před nařízením výkonu rozhodnutí</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -17011,80 +16947,96 @@
           <w:p w14:paraId="4484186C" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Kratochvílová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AA9B995" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Petra Péčová</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Petra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Péčová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7C415481" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lucie Gapková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7153CEB9" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="372E84C5" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Vlčková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EA85342" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349D7">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -17384,80 +17336,96 @@
           <w:p w14:paraId="21E7C72B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Kratochvílová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53D09017" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Petra Péčová</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Petra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Péčová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0334A989" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lucie Gapková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1658A4D2" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="61B7BAAC" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Vlčková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="608133AC" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349D7">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -17806,80 +17774,96 @@
           <w:p w14:paraId="294F6641" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Kratochvílová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="661287A1" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Petra Péčová</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Petra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Péčová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6FEA1848" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lucie Gapková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02B27879" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="13C4663E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Vlčková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70931969" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA622B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -18495,52 +18479,60 @@
           <w:p w14:paraId="0E439E73" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Ivana Kadlecová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53224C09" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="65CBE031" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5964995B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w14:paraId="1FD578C6" w14:textId="77777777" w:rsidTr="00964795">
@@ -19061,51 +19053,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8755"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="73D99419" w14:textId="77777777" w:rsidTr="00964795">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C56E961" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Mkatabulky"/>
               <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="15985" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19144,51 +19135,50 @@
                     </w:rPr>
                     <w:t>Drobné změny v rozvrhu práce jsou soudcům dávány na vědomí při pracovních poradách.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1CC2AFA8" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076084B" w:rsidRPr="00F73F2C" w14:paraId="6F7B2674" w14:textId="77777777" w:rsidTr="00964795">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D137BA3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="00964795">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="627F3549" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
@@ -19568,155 +19558,67 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C8763E4" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110FDC80" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="288AD698" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7157529E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
-[...87 lines deleted...]
-    </w:p>
     <w:p w14:paraId="54E6A8BA" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pravidla přidělování nápadu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE3D57E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00EB29AC" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52820828" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
@@ -19822,782 +19724,919 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1638/91-OOD </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>k řízení a organizaci práce s přísedícími okresních a krajských soudů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617FC803" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">Přidělování věcí jednotlivým soudním oddělením se prování automaticky dle algoritmu programu ISAS dle časové posloupnosti (každá napadlá věc je opatřena datem, hodinou a minutou nápadu). Věci, které se nepřidělují generátorem přidělování, se přidělují v souladu s rozvrhem práce tak, aby byla vyloučena možnost ovlivňování přidělených věcí. Brání-li dočasně mimořádná, nepředvídatelná a nepřekonatelná překážka soudci, vyššímu soudnímu úředníkovi, soudnímu vykonavateli nebo justičnímu čekateli provést ve věci jednotlivý úkon, který nesnese odkladu, a nemůže-li úkon provést ten, kdo jej podle rozvrhu práce zastupuje, </w:t>
+        <w:t xml:space="preserve">Přidělování věcí jednotlivým soudním oddělením se prování automaticky dle algoritmu programu ISAS dle časové posloupnosti (každá napadlá věc je opatřena datem, hodinou a minutou nápadu). Věci, které se nepřidělují generátorem přidělování, se přidělují v souladu s rozvrhem práce tak, aby byla vyloučena možnost ovlivňování přidělených věcí. Brání-li dočasně mimořádná, nepředvídatelná a nepřekonatelná překážka soudci, vyššímu soudnímu úředníkovi, soudnímu vykonavateli nebo justičnímu čekateli provést ve věci jednotlivý úkon, který nesnese odkladu, a nemůže-li úkon provést ten, kdo jej podle rozvrhu práce zastupuje, určí předseda soudu, kdo místo něj potřebný úkon provede. Ve sporných věcech rozhodne o přidělení věci předseda soudu. Věci vrácené po vyslovení místní a věcné nepříslušnosti budou přiděleny do soudního oddělení, v němž bylo o nepříslušnosti rozhodnuto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2900FD" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V případě, že soudce ze svého přiděleného spisu vyloučí část k samostatnému projednání a rozhodnutí, bude mu tento vyloučený spis přidělen, pokud je tato vyloučená věc v oboru a vymezení jeho působnosti, a zohledněna v nápadu. Pokud nikoliv, zapíše se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>kolovacím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systémem do senátu příslušného oboru a působnosti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0617EB51" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Nemůže-li věc v určeném soudním oddělení projednat soudce nebo senát stanovený rozvrhem práce, předseda soudu stanoví, který jiný soudce nebo senát věc projedná a rozhodne. V případě krátkodobé nepřítomnosti soudce provádí ve věci bezodkladné úkony zastupující soudce, a to v pořadí uvedeném v rozvrhu práce u jednotlivých agend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAB2A36" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ve věcech návrhu na určení lhůty je příslušný soudce, který věc vyřizuje věc, k níž byl návrh na určení lhůty podán. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677F44C3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Věci E, které již byly předány k vyřízení soudnímu exekutorovi, a vyvstane nutnost v této věci rozhodnout soudem, budou přiděleny tak, že sudé číslo senátu E bude přiděleno k vyřízení do soudního oddělení 4EXE a liché číslo senátu E do soudního oddělení 5EXE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187DE34E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00AA4780" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3085E17B" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Občanskoprávní úsek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2803BA" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Návrhy na vydání elektronického platebního rozkazu jsou zapisovány do centrálního rejstříku EPR. Nápad je přidělán dle automatického nastavení aplikace postupně podle pořadí nápadu věci jednotlivým řešitelům. Po podání odporu nebo zrušení elektronického platebního rozkazu, příp. nemožnosti vydání platebního rozkazu, bude věc přidělena jako věc C dle pravidel pro přidělování nápadu v této agendě. Přidělování věcí do jednotlivých senátu nastavené dle rozvrhu práce se prování automaticky dle algoritmu programu ISAS obecným přidělováním (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>kolovacím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> způsobem s dorovnáváním) chronologicky podle pořadí nápadu věci s ohledem na výši nápadu a na případnou specializaci v jednotlivých soudních odděleních postupně počínaje senátem s nejnižším číslem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6923BA74" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při souběhu specializace na úseku C má přednost specializace na věci </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>s cizím prvkem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB4E3B6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>U žalob na obnovu řízení bude řešitelem soudce, který rozhodl v původním řízení, pokud tento soudce již na soudě nepůsobí, bude řešitelem soudce působící v senátě shodného čísla senátu a pokud tento senát není obsazen, pak prvý zastupující soudce původně vyřizujícího soudce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2890825A" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žaloby </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pro zmatečnost budou přiděleny prvému zastupujícímu soudci původně vyřizujícího soudce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE58A3D" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při souběhu žaloby za obnovu řízení a žaloby pro zmatečnost se postupuje shodně jako u žaloby pro zmatečnost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F5344E" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E46E9F" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643114B4" w14:textId="77777777" w:rsidR="00A87A89" w:rsidRDefault="00A87A89" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D74C53F" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Trestněprávní úsek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BFC28D" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Pokud v agendě T napadne další věc obviněného, jehož předchozí věc není doposud pravomocně skončena, je příslušným soudcem k vyřízení takové věci soudce, kterému byla na základě rozvrhu práce přidělena dosud neskončena věc téhož obviněného. Při souběhu specializace na úseku T má přednost specializace na trestné činy vojenské, pokud se nejedná o věci vojenské, pak následují věci týkající se korupce veřejných činitelů, korupce při veřejných zakázkách, soutěžích a dražbách, pokud se nejedná o předešlé věci, mají přednost věci s cizím prvkem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E976BB3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestliže z provedené lustrace soudu vyplyne, že soudce, jemuž by měla být přidělena trestní věc, učinil v téže trestní věci v přípravném řízení některý z úkonů, který jej podle § 30 odst. 2 trestního řádu vylučuje z projednání věci, bude věc přidělena zastupujícímu soudci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620B68A6" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Návrh na povolení obnovy je přidělen prvému zastupujícímu soudci původně vyřizujícího soudce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABA921A" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>K rozhodování o realizovaném příkazu k zatčení je zásadně příslušný soudce, který příkaz k zatčení vydal či soudce, který jej zastupuje, pokud k oznámení o zatčení dojde v pracovní době. Jinak rozhoduje soudce, který drží pohotovost, nedohodne-li se se soudcem, který příkaz k zatčení vydal, jinak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1283DB92" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Věci rejstříku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Nt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přípravném řízení se rovnoměrně přidělují trestním soudcům (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>určí</w:t>
+        <w:t>2T</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> předseda soudu, kdo místo něj potřebný úkon provede. Ve sporných věcech rozhodne o přidělení věci předseda soudu. Věci vrácené po vyslovení místní a věcné nepříslušnosti budou přiděleny do soudního oddělení, v němž bylo o nepříslušnosti rozhodnuto. </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>7T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2900FD" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+    <w:p w14:paraId="678B27A2" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">V případě, že soudce ze svého přiděleného spisu </w:t>
+        <w:t>Pokud by počet úkonů v přípravném řízení byl tak vysoký, že nelze rozumně očekávat, že budou všechny v zákonem stanovených lhůtách vyřízeny, povolá se další zastupující soudce. Návrh na potrestání podaný společně s předáním podezřelého (§ 314b odst. 2 trestního řádu) v pracovní době bude přidělen dle obecných pravidel. V případě nepřítomnosti trestního soudce, který nemůže v zákonné lhůtě provést úkony podle § 314b odst. 2 trestního řádu, bude věc přidělena k celkovému vyřízení zastupujícímu soudci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v agendě T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. V případě nepřítomnosti obou trestních soudů, úkony podle § 314b odst. 2 trestního řádu vyjma konání hlavního líčení a rozhodnutí ve věci samé provede soudce, který v době podání návrhu na potrestání bude mít pracovní pohotovost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607C6983" w14:textId="62B8AD86" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Věci rejstříku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Nt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Ntm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Tm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> případě nepřítomnosti soudců </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>senátu T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text1"/>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE8A381" w14:textId="77777777" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD54855" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Opatrovnický úsek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2344AEC3" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V případě vedení řízení o svéprávnosti člověka a následného zahájení řízení o jeho opatrovnictví, připadne soudci řešící svéprávnost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF12611" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Pokud do spisu, ve kterém dosud pravomocně neskončilo předchozí řízení ve věci samé, napadne další návrh na zahájení řízení nebo bude vydáno usnesení o zahájení řízení nebo podán návrh na předběžné opatření přidělí se věc soudci, který dosud pravomocně neskončil předchozí věc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4E08A1" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00F73F2C" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O prodloužení předběžného opatření dle § 410 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. rozhodne soudce, který předběžné opatření nařídil. O prodloužení předběžného opatření dle § 460 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., o zrušení předběžného opatření dle § 462 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EADFA01" w14:textId="6CCC029F" w:rsidR="0076084B" w:rsidRDefault="0076084B" w:rsidP="0076084B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) a předběžnou úpravy poměrů dle § 452 a násl. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. se rovnoměrně přidělují soudcům (soudní oddělení 3 a 6) působícím na opatrovnickém úseku dle rozvrhu práce. V případě nepřítomnosti soudců těchto senátů (soudní oddělení 3 a 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>), rozhodne soudce senátu 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>V případě nepřítomnosti soudců těchto senátů (soudní oddělení 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 8</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>vyloučí</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> část k samostatnému projednání a rozhodnutí, bude mu tento vyloučený spis přidělen, pokud je tato vyloučená věc v oboru a vymezení jeho působnosti, a zohledněna v nápadu. Pokud nikoliv, zapíše se </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>kolovacím</w:t>
-[...680 lines deleted...]
-        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA23DC7" w14:textId="23A0F045" w:rsidR="00AD2A1B" w:rsidRDefault="0076084B" w:rsidP="00A87A89">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">oudní oddělení 10, 11 a 12 vyřizující agendu E jmenuje rovněž nezletilému kolizního opatrovníka ve věcech E postupem dle § 467 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
@@ -20624,70 +20663,70 @@
       </w:r>
       <w:r w:rsidR="003F63F5" w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD2A1B" w:rsidSect="00A87A89">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="001B05EC" w14:textId="77777777" w:rsidR="00640F36" w:rsidRDefault="00640F36">
+    <w:p w14:paraId="7760A3F6" w14:textId="77777777" w:rsidR="00EA78B3" w:rsidRDefault="00EA78B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="629F9047" w14:textId="77777777" w:rsidR="00640F36" w:rsidRDefault="00640F36">
+    <w:p w14:paraId="1136EE61" w14:textId="77777777" w:rsidR="00EA78B3" w:rsidRDefault="00EA78B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20702,138 +20741,110 @@
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4951F05E" w14:textId="77777777" w:rsidR="00640F36" w:rsidRDefault="00640F36">
+    <w:p w14:paraId="2F35B873" w14:textId="77777777" w:rsidR="00EA78B3" w:rsidRDefault="00EA78B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10743BAF" w14:textId="77777777" w:rsidR="00640F36" w:rsidRDefault="00640F36">
+    <w:p w14:paraId="6BC8B401" w14:textId="77777777" w:rsidR="00EA78B3" w:rsidRDefault="00EA78B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5563B9E1" w14:textId="77777777" w:rsidR="0076084B" w:rsidRPr="00447C20" w:rsidRDefault="0076084B" w:rsidP="00447C20">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
-      <w:t xml:space="preserve">15 </w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> 981/2024</w:t>
+      <w:t>15 Spr 981/2024</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D0415A4" w14:textId="77777777" w:rsidR="001E45B8" w:rsidRPr="00447C20" w:rsidRDefault="00186C66" w:rsidP="00447C20">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
-      <w:t xml:space="preserve">15 </w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> 981/2024</w:t>
+      <w:t>15 Spr 981/2024</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A067A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EC45458"/>
     <w:lvl w:ilvl="0" w:tplc="6980B55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -22763,161 +22774,167 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="578751591">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1135222531">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="409235289">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="823811909">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F63F5"/>
     <w:rsid w:val="000B2610"/>
     <w:rsid w:val="000F18A4"/>
     <w:rsid w:val="000F56AC"/>
     <w:rsid w:val="00107BB9"/>
     <w:rsid w:val="00117CC5"/>
     <w:rsid w:val="0018099B"/>
     <w:rsid w:val="00186C66"/>
     <w:rsid w:val="001936C2"/>
     <w:rsid w:val="001E45B8"/>
     <w:rsid w:val="001E52BE"/>
     <w:rsid w:val="00225020"/>
     <w:rsid w:val="003F63F5"/>
     <w:rsid w:val="004314B4"/>
     <w:rsid w:val="00467344"/>
     <w:rsid w:val="00491529"/>
     <w:rsid w:val="0052787E"/>
+    <w:rsid w:val="0054143F"/>
     <w:rsid w:val="00573464"/>
     <w:rsid w:val="005C6197"/>
     <w:rsid w:val="00607616"/>
     <w:rsid w:val="0061131E"/>
     <w:rsid w:val="00640F36"/>
     <w:rsid w:val="006A3ED1"/>
     <w:rsid w:val="0076084B"/>
     <w:rsid w:val="007702CC"/>
     <w:rsid w:val="007F0B9F"/>
     <w:rsid w:val="00806CA3"/>
     <w:rsid w:val="008B5FF6"/>
     <w:rsid w:val="008D0157"/>
     <w:rsid w:val="0097322A"/>
     <w:rsid w:val="00987C62"/>
     <w:rsid w:val="009C5982"/>
+    <w:rsid w:val="009E03A2"/>
     <w:rsid w:val="00A05895"/>
     <w:rsid w:val="00A21F57"/>
     <w:rsid w:val="00A87A89"/>
     <w:rsid w:val="00AA263E"/>
     <w:rsid w:val="00AD2A1B"/>
     <w:rsid w:val="00B201B0"/>
     <w:rsid w:val="00B82499"/>
     <w:rsid w:val="00BB066A"/>
     <w:rsid w:val="00BF5B95"/>
     <w:rsid w:val="00C05B7D"/>
+    <w:rsid w:val="00C077CB"/>
     <w:rsid w:val="00C12987"/>
     <w:rsid w:val="00C9450F"/>
     <w:rsid w:val="00CF7C5F"/>
     <w:rsid w:val="00D47C51"/>
     <w:rsid w:val="00DA2769"/>
     <w:rsid w:val="00DC3F69"/>
     <w:rsid w:val="00DE0820"/>
     <w:rsid w:val="00DF3B08"/>
+    <w:rsid w:val="00EA78B3"/>
     <w:rsid w:val="00EA7E58"/>
     <w:rsid w:val="00ED55B6"/>
+    <w:rsid w:val="00ED6462"/>
     <w:rsid w:val="00EF58C8"/>
+    <w:rsid w:val="00F323C8"/>
     <w:rsid w:val="00F61907"/>
     <w:rsid w:val="00FB4907"/>
     <w:rsid w:val="00FB7AC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0321B9EE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2C7A64E1-C26B-4AF9-BFD6-12D087894575}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24080,51 +24097,51 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -24388,73 +24405,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
+  <Pages>1</Pages>
   <Words>3592</Words>
-  <Characters>21194</Characters>
+  <Characters>21193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>176</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24737</CharactersWithSpaces>
+  <CharactersWithSpaces>24736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jandová Ivana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>