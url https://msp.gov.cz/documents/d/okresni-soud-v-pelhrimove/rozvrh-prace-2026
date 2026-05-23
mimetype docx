--- v0 (2026-02-11)
+++ v1 (2026-05-23)
@@ -28,113 +28,125 @@
     <w:p w14:paraId="361C3A02" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003F63F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EA320B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="006C1408" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C1408">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">ROZVRH  PRÁCE   </w:t>
+        <w:t>ROZVRH  PRÁCE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C1408">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8ECF99" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003F63F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53BF074F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00FB4907" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4907">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Okresního soudu v Pelhřimově</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62883CBC" w14:textId="1F9BBAB1" w:rsidR="007A64F0" w:rsidRPr="00FB4907" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="62883CBC" w14:textId="66ED09A3" w:rsidR="007A64F0" w:rsidRPr="00FB4907" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4907">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>od 1. 1. 202</w:t>
       </w:r>
-      <w:r w:rsidR="003D7AB8">
+      <w:r w:rsidR="00011F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491CCC7A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009149B9" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70DD3889" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009149B9" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -652,1360 +664,1696 @@
         <w:ind w:left="1985"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BD240CE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E69B496" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Informace podle zákona č. l06/99 Sb. se podávají na č. dv. 1</w:t>
+        <w:t xml:space="preserve">Informace podle zákona č. l06/99 Sb. se podávají na č. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>dv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> v I. patře u dozorčí úřednice Ivany Jandové.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2841A394" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0AC75A04" w14:textId="77777777" w:rsidR="00011F51" w:rsidRDefault="00011F51" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="792D2A5F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C195514" w14:textId="10D46140" w:rsidR="003D7AB8" w:rsidRDefault="003D7AB8">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="54BF74E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5265695E" w14:textId="77777777" w:rsidR="00AF0EC1" w:rsidRDefault="00AF0EC1" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703CF5E1" w14:textId="7D5C20DB" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>PRÁVA  SOUDU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0A97B0" w14:textId="77777777" w:rsidR="00954385" w:rsidRPr="00011F51" w:rsidRDefault="00954385" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D3C238" w14:textId="405BDB59" w:rsidR="00954385" w:rsidRPr="00011F51" w:rsidRDefault="00954385" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0003222F" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ověřená zastupováním uvolněné funkce předsedy</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ředitelka soudu: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ing. Mgr. Petra Borešová,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CB9BB2" w14:textId="4BC71DD2" w:rsidR="00D4103D" w:rsidRDefault="0003222F" w:rsidP="00D4103D">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>okresního soudu</w:t>
+      </w:r>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JUDr. Jitka Papežová, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4103D" w:rsidRPr="00011F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5FDD" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">řídí a kontroluje činnost správy soudu, prování kontrolu </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soudních kanceláří</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC34B9F" w14:textId="4C2D2D4D" w:rsidR="007A64F0" w:rsidRPr="00467344" w:rsidRDefault="007A64F0" w:rsidP="00D4103D">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>vykonává státní správu okresního soudu dle § 127 zák. č.  6/2002 Sb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4103D" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vykonává další práce na úseku správním a</w:t>
+      </w:r>
+      <w:r w:rsidR="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hospodářském</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DD9927" w14:textId="529E74A8" w:rsidR="00C825CD" w:rsidRDefault="007A64F0" w:rsidP="00ED5B44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>vyřizuje stížnosti podle § 171 a násl. zák. č. 6/2002 Sb</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00ED5B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>- odpovídá za majete</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3062">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00C825CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C825CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00ED5B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6618">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5B44" w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ávštěvy po předchozím objednání</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6618">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00C825CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C825CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6618">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C825CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zastupuje</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C825CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>: Bc. Jana Stejskalová</w:t>
+      </w:r>
+      <w:r w:rsidR="00C825CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16666D93" w14:textId="1622BA09" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0073044D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72865406" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00EB2741" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Místopředseda okresního soudu:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mgr. Jiří Zach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Účetní soudu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Bc. Jana Stejskalová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26527027" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00EB2741" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6946" w:hanging="6946"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>- zastupuje předsedkyni okresního soudu při výkonu státní správy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   -   vykonává odborné práce v oboru účetnictví</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A55951" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00EB2741" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> okresního soudu a při vyřizování stížností v době její nepřítomnosti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> -   zastupuje:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mgr. Petra Borešová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Petra Kybová </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39604767" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00680011" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo na základě jejího pověření        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pracovnice ve správě</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Petra Kybová</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9FFF21" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B50DDF" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B50DDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                 -   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50DDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>zastupuje: Bc. Jana Stejskalová, Ivana Jandová</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22641EB4" w14:textId="77777777" w:rsidR="003D7AB8" w:rsidRDefault="003D7AB8">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3E0B5E1E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00616C16" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="7080"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Správkyně</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pohledávek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5627">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marta Kopřivová</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1205 lines deleted...]
-    <w:p w14:paraId="62099917" w14:textId="2FF7A047" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="55268987" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="005C0F69" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>vede evidenci pohledávek a nakládá s nimi dle platných předpisů</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4276D7B6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="006666F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Infocentrum, podatelna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008059B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Radka Hrnčířová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643E2886" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="7371" w:hanging="291"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>doručování zásilek jako soudní doručovatel a zabezpečení chodu pošty,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">přijímání podání, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA57A7E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6865" w:firstLine="215"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>přijímání podání v elektronické podobě</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A58F722" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6432" w:firstLine="648"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>kontrola příchozích datových médií</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520DB881" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                      -    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:t>zastupuje: Ivana Kadlecová, Bc. K</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ristýna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:t>Martáková</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736C0EF1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="006666F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6432" w:firstLine="648"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Spisovna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774307">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marta Kopřivová</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13862AD7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6432" w:firstLine="648"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>zakládání a vyhledávání spisů ve spisovně</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D26342D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6432" w:firstLine="648"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-    zastupuje: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774307">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Radka Hrnčířová</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAC736B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="7080"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pokladna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ivana Kadlecová</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B93195A" w14:textId="05BB08DA" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00D774F2">
+      <w:pPr>
+        <w:ind w:left="7080"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774307">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073044D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>zastupuje: Radka Hrnčířová</w:t>
+      </w:r>
+      <w:r w:rsidR="00D774F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D774F2" w:rsidRPr="00D774F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D774F2" w:rsidRPr="00DB1EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Jana Martínková</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054080D1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00512597" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="6372" w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00512597">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Správce sítě</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512597">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512597">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jiří Hadrava</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512597">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169A93CA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="7371" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00272871">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00272871">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">přijímání podání v elektronické podobě, vykonává správu počítačové </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00272871">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sítě, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43247942" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00272871" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="7088"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00272871">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>administrátor informačních systémů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694CC0C0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="7080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zastupuje: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Ing. Mgr. Petra Borešová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, Ivana Jandová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408B758B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="7080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vyšší podací oddělení</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivana Kadlecová, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41292FA3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1018F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>zastupuje:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1018F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073044D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Radka Hrnčířová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D774F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1018F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šárka Kratochvílová, Marie Pastorková </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64154765" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Správce aplikace, dozorčí úřednice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ivana Jandová,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F60DCF6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>zastupuje: Mgr. Petra Vaculínová</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62099917" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pseudonymizace rozhodnutí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Ivana Jandová, Šárka Kratochvílová</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15593" w:type="dxa"/>
         <w:tblInd w:w="-1142" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="014228BB" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2542EB63" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="134CFB40" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14317">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B4F8844" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00D14317" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
@@ -2017,51 +2365,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="052B4D28" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="-782"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="693BB0B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
@@ -2076,89 +2423,87 @@
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6053BB22" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="073EF20E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D8A961" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56E69ABF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E9676F" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2178,155 +2523,150 @@
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="2E045457" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62213951" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FA0B8C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43DDCC96" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A67B43" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67B43">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Milan VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EFE80F7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74A661D6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="08539417" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77246259" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49DDDAE1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F22CEF7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
@@ -2408,51 +2748,50 @@
           </w:p>
           <w:p w14:paraId="7E42C75A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62E6BADC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="489B6ACE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="002E5E7B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365F75">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E7B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -2588,57 +2927,77 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DFBC4CE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nc – občanskoprávní</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – občanskoprávní</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (soudcovské úkony) vyjma oddílů předběžná opatření ve věcech ochrany proti domácímu násilí, prodloužení předběžného opatření ve věcech ochrany proti domácímu násilí a povinnosti z PO ESLP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00670F80">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">osvědčení EU </w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>- 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EBA082C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -2647,57 +3006,77 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71D86B34" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nc – všeobecný</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – všeobecný</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (soudcovské úkony) - 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1695A766" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0643B120" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00FD46B9" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD46B9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Rozhodování ve věcech rejstříku </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD46B9">
               <w:rPr>
@@ -2790,113 +3169,163 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>otřebné úkony v příprav.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> řízení, v</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>e zkrác. tr. řízení</w:t>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>. řízení</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B665BE8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">rozhodování o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">předběžných opatření </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>podle § 40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>0 a násl. z.ř.s., §</w:t>
+              <w:t xml:space="preserve">0 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>., §</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 452 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">a násl.  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">z.ř.s. </w:t>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60E0ABC5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="262A9243" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A39EB2E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
@@ -2948,51 +3377,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A044E25" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1236C7A6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A95D57D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -3170,129 +3598,126 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143747C3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27C8BE70" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B3E83CF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="71B8E992" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0964DB73" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D437AE1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0016438D" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016438D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20CDFB1B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19270DE8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3302,87 +3727,85 @@
           </w:p>
           <w:p w14:paraId="0A4D419F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50DB170D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00102099" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C436B9" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C436B9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05BF3D04" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1494751C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E10585" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3420,156 +3843,151 @@
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4E086819" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE577EE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4736CE6F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C9A6486" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00862523" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Jiří ZACH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A0F273E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62616910" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4264CAB5" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="2331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="338E6664" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78FAE5F6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C551430" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -3603,87 +4021,106 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D9F6AB6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17CDC6D3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> T, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nt, Td</w:t>
-            </w:r>
+              <w:t>Nt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BA46D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BA46D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C51461F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64FBF950" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3798,68 +4235,88 @@
           <w:p w14:paraId="5E5A3E28" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="470F7812" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tm, </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="377E27D3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DCAA8F5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00BA46D0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62C0C101" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3892,113 +4349,163 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>otřebné úkony v příprav.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> řízení, v</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>e zkrác. tr. řízení</w:t>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>. řízení</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="347C9BBC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">rozhodování o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">předběžných opatření </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>podle § 40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>0 a násl. z.ř.s., §</w:t>
+              <w:t xml:space="preserve">0 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>., §</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 452 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">a násl.  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">z.ř.s. </w:t>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B6F4E65" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="681F3D06" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11750233" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
@@ -4045,51 +4552,50 @@
           </w:p>
           <w:p w14:paraId="74670DA1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C600DC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3082CBFB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D824A4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="130273DC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60236EF3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -4252,51 +4758,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0209B58C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49865B2E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
@@ -4348,101 +4853,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="25B1FC90" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24ECCA09" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B0F7C16" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00D95E21" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9364E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95E21">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C18100B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="122C2461" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -4452,87 +4955,85 @@
           </w:p>
           <w:p w14:paraId="427C616C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38B25150" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BE6452D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00902288" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BF8A464" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CC77063" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4562,71 +5063,69 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D1A52AF" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3832E745" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13DF1C6F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7152840C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00902288" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -4644,96 +5143,93 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Miloslava</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> JAROŠOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A0A345" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EA4388C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="55450671" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="6807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75E2FF47" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="206842CD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AD77DA0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
@@ -4890,79 +5386,106 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44A545EF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1378CCAD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C50BD13" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> P a Nc, věci Nc</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> P a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, věci </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – opatrovnické</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> oddíly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E34DCB">
@@ -4983,51 +5506,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BEED3F3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nc občanskoprávní </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> občanskoprávní </w:t>
             </w:r>
             <w:r w:rsidRPr="00E26A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>oddíly:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3445E340" w14:textId="15F97BA2" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -5309,133 +5850,182 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>otřebné úkony v příprav.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> řízení, v</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>e zkrác. tr. řízení</w:t>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>. řízení</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70418381" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DC62AC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">rozhodování o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">předběžných opatření </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>podle § 40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>0 a násl. z.ř.s., §</w:t>
+              <w:t xml:space="preserve">0 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>., §</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 452 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">a násl.  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">z.ř.s. </w:t>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C5EEFAA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="011D13B8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="538A2DD8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="770D938E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -5589,51 +6179,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jitka PAPEŽOVÁ, Ph.D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33F4B40B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DABDCDE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -5667,92 +6256,90 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D21E5A9" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4330BBEC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FA62D18" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A60734" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60734">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="651CBBD2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A5E59C8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -5763,95 +6350,93 @@
           </w:p>
           <w:p w14:paraId="30A7161D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="150822D1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="742C5BF4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003B287B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B287B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D08A09" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4C78C7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23C22749" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5877,154 +6462,149 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="05718D04" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18748234" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48B3B778" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31924160" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4185">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Lenka JIŘÍKOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52E2BDFD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F9F8300" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="07DC870E" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703B8926" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37096793" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7ED7341C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
@@ -6242,51 +6822,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B8B4F81" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A75F482" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A3207C0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3B36">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -6795,51 +7374,71 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="33533990" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nc občanskoprávní </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> občanskoprávní </w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(soudcovské úkony) oddíl:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD41C30" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="352"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>- povinnosti z PO ESLP – 100% nápad</w:t>
             </w:r>
           </w:p>
@@ -6875,51 +7474,71 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32344081" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nc exekuční </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exekuční </w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(soudcovské úkony) oddíl:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="199B754C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="503" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
@@ -6962,126 +7581,175 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>otřebné úkony v příprav.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> řízení, v</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>e zkrác. tr. řízení</w:t>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>. řízení</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="154A9709" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">rozhodování o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">předběžných opatření </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>podle § 40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>0 a násl. z.ř.s., §</w:t>
+              <w:t xml:space="preserve">0 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>., §</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 452 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">a násl.  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">z.ř.s. </w:t>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="699103FE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B530B4D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -7219,51 +7887,50 @@
           <w:p w14:paraId="23BFC9E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FB139B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CFF43E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7297,90 +7964,88 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="1EBE387B" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CA30358" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04C40CF5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7031B924" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E988560" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -7391,282 +8056,277 @@
           </w:p>
           <w:p w14:paraId="7C4191E8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A876FE8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38DD1696" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E106CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E106CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14B84359" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A20B48" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BFC726A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Členové </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>enátu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="643EFBA7" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="028996C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="736A5729" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="519EBE4D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00733408" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Martin NOVÁČEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51F76ADC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCB606D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="548CE48F" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="3214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F492F80" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15B028AE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22155342" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
@@ -7730,101 +8390,102 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23B4264E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="512E4285" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0095642A" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76BACD64" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00564FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>– 80</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776676CD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30E891E1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -7912,57 +8573,77 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="620D6585" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B37F76" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nc exekuční </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B37F76">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exekuční </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>(soudcovské úkony) vyjma oddílu EVET - 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36FC9C86" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00447E36" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="919"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="140D882A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="662D71AC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
@@ -7993,113 +8674,163 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>otřebné úkony v příprav.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> řízení, v</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>e zkrác. tr. řízení</w:t>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>. řízení</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ABF6685" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">rozhodování o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">předběžných opatření </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>podle § 40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>0 a násl. z.ř.s., §</w:t>
+              <w:t xml:space="preserve">0 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>., §</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 452 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">a násl.  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">z.ř.s. </w:t>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BCCDAF4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CF885EC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1536B349" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
@@ -8139,51 +8870,50 @@
           <w:p w14:paraId="6E602922" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DC62AC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A16E98B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C0A84C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A9506A3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr.  Lenka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8345,51 +9075,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57431A61" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4457D467" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="787C5319" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8424,101 +9153,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3656"/>
         <w:gridCol w:w="1163"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="3B64E89B" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="139CBDB5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F268E5C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="053055D0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A58BFBD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -8528,303 +9255,306 @@
           </w:p>
           <w:p w14:paraId="29C091D3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BA70F29" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32FD8AFC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000A6C81" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43C9BF63" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DC00AA3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003F20BC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Členové</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003F20BC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>enátu</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> -</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003F20BC">
+              <w:t>enátu</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F20BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4FD5898E" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="293C5089" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09EA6387" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FF8D7A7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004223B1" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004223B1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="087628EB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="380C6D9A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D4F6620" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E0AF9E8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="162213A6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9186,151 +9916,206 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="206677DC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1610F443" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> P a Nc, věci Nc</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> P a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, věci </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>opatrovnické oddíly</w:t>
+              <w:t>opatrovnické</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oddíly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E34DCB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100 % nápad. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="237770CE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="007B7232" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="382F46BC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nc občanskoprávní </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> občanskoprávní </w:t>
             </w:r>
             <w:r w:rsidRPr="00E26A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>oddíly:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08B9611C" w14:textId="49AB7F20" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -9497,57 +10282,68 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FA9CB40" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009633D6" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009633D6">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="009633D6">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sd</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009633D6">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>Sd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009633D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (soudcovské úkony).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FE7084D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00253868" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D3658B2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58F5A5FD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
@@ -9578,113 +10374,163 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>otřebné úkony v příprav.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> řízení, v</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>e zkrác. tr. řízení</w:t>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>. řízení</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5732D947" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DC62AC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">rozhodování o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">předběžných opatření </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>podle § 40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>0 a násl. z.ř.s., §</w:t>
+              <w:t xml:space="preserve">0 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>., §</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 452 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">a násl.  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">z.ř.s. </w:t>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC62AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54C66AC2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AFA78E1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55FC38DD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F96B89" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="481E4A0E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F96B89" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -9776,51 +10622,50 @@
                 <w:tab w:val="left" w:pos="6494"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E8FE8F8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71E978D0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
               <w:rPr>
@@ -10115,51 +10960,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50CDD36E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00BD1FCE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0334F084" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20FBAB5B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
@@ -10334,218 +11178,223 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B589A3F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3849ABC5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Členové senátu</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Členové </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00970C58">
+              <w:t>senátu</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>-přísedící</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="52515D18" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A0DD75A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="300B901B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46A431AD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00FC53A4" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC53A4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="241299D5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78A44E00" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="3669E6D1" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="166D4EBE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A728D83" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10845,104 +11694,112 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EF9D4C1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="005348C1" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1163C2C3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B3373BA" w14:textId="7B7F3365" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rozhodování ve věcech rejstříku </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D774F2" w:rsidRPr="006717DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00D774F2" w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 60% nápad.</w:t>
+              <w:t xml:space="preserve"> 60</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FEB8BF3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A64B9E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Specializace rozhodování ve věcech rejstříku T:</w:t>
             </w:r>
           </w:p>
@@ -10962,59 +11819,81 @@
               <w:t xml:space="preserve">         -korupce veřejných činitelů, při veřejných zakázkách, soutěžích a dražbách - 100% nápad</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="508C04E0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26A3F23F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rozhodování ve věcech rejstříku </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006717DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Nt, Td</w:t>
-            </w:r>
+              <w:t>Nt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006717DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006717DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A9131CD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F307A4A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
@@ -11077,67 +11956,131 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>dosažitelnosti</w:t>
             </w:r>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> soudců mimo pracovní dobu a ve dnech pracovního volna a klidu:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04AC3BCC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>- potřebné úkony v příprav. řízení, ve zkrác. tr. řízení a v trestním řízení,</w:t>
+              <w:t xml:space="preserve">- potřebné úkony v příprav. řízení, ve </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>. řízení a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E7EB3AF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- rozhodování o předběžných opatření podle § 400 a násl. z.ř.s., § 452 a násl.  z.ř.s. </w:t>
+              <w:t xml:space="preserve">- rozhodování o předběžných opatření podle § 400 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., § 452 a násl.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DC031B7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11401DF6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63CA3018" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -11316,51 +12259,50 @@
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A639F9C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AEEDB1F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2858F7A0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -11673,51 +12615,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22E12CE9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3384B22C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04B41F6D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -11956,77 +12897,75 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="37E71052" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DB26F9" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="39E7488F" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17C8AF47" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08F8F7FC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="524E3312" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12048,112 +12987,109 @@
               </w:rPr>
               <w:t>Mgr. Martina SAŇKOVÁ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D0A200B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000E4CEF" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="287C0C0E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="0A55BC18" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78D756C2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7828553F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12215,127 +13151,190 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B30B38B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4664D973" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009633D6">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="009633D6">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P a Nc, věci Nc – opatrovnické oddíly – </w:t>
+              <w:t xml:space="preserve"> P a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009633D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009633D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, věci </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009633D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009633D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – opatrovnické oddíly – </w:t>
             </w:r>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>100 % nápad</w:t>
             </w:r>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F6F7A8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E87AA92" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Specializace rozhodování ve věcech rejstříku P a Nc, věci Nc – opatrovnické oddíly:</w:t>
+              <w:t xml:space="preserve">Specializace rozhodování ve věcech rejstříku P a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008617CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008617CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, věci </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008617CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008617CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – opatrovnické oddíly:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05A761E8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>věcí s cizím prvkem - 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0163C3F9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B41E24" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12373,67 +13372,131 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>dosažitelnosti</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3A14">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> soudců mimo pracovní dobu a ve dnech pracovního volna a klidu:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BCBA117" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="004E3A14" w:rsidRDefault="006125F6" w:rsidP="006125F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3A14">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>- potřebné úkony v příprav. řízení, ve zkrác. tr. řízení a v trestním řízení,</w:t>
+              <w:t xml:space="preserve">- potřebné úkony v příprav. řízení, ve </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>zkrác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>. řízení a v trestním řízení,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DEFD63B" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="004E3A14" w:rsidRDefault="006125F6" w:rsidP="006125F6">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3A14">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- rozhodování o předběžných opatření podle § 400 a násl. z.ř.s., § 452 a násl.  z.ř.s. </w:t>
+              <w:t xml:space="preserve">- rozhodování o předběžných opatření podle § 400 a násl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., § 452 a násl.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>z.ř.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54FA7E55" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="004E3A14" w:rsidRDefault="006125F6" w:rsidP="006125F6">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2224AB01" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3A14" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73C0F816" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -12551,51 +13614,50 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="422CADFA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000E4CEF" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="471B3A98" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AA3ACD6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
@@ -12839,51 +13901,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75B246DE" w14:textId="77777777" w:rsidR="00EA2244" w:rsidRPr="000E4CEF" w:rsidRDefault="00EA2244" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5355A956" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="184E2E5F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E4154B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13004,55 +14065,63 @@
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23900F61" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68AAC811" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Funkce - Náplň práce</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Funkce - Náplň</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w14:paraId="72EACF98" w14:textId="77777777" w:rsidTr="00A26468">
         <w:trPr>
           <w:trHeight w:val="1827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A7F431" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="074FDF3C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
@@ -13175,78 +14244,108 @@
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úředn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>ice</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> na trestním úseku (T,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Tm,</w:t>
+              <w:t>Tm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Nt, Ntm)</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
+              <w:t>Ntm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
               <w:t xml:space="preserve">vykonává činnost dle § 11–14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>zejména</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0883A2C2" w14:textId="78A55174" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- úkony ve věcech rejstříku E – specializace srážky a přikázání pohledávky </w:t>
             </w:r>
             <w:r w:rsidR="001D65CE" w:rsidRPr="001D65CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -13265,70 +14364,86 @@
               <w:t xml:space="preserve">100 % </w:t>
             </w:r>
             <w:r w:rsidRPr="00670F80">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>nápad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D079A68" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>- úkony ve věcech rejstříku RoD</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- úkony ve věcech rejstříku </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>RoD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="67BB6EE1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009B6EC4" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009B6EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Td – videokonference,</w:t>
+              <w:t>Td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B6EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – videokonference,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E56CC5C" w14:textId="3DB5885E" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00695C48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- soudní doručovatel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:i/>
               </w:rPr>
@@ -13847,89 +14962,111 @@
               </w:rPr>
               <w:t xml:space="preserve">vyšší soudní úřednice na úseku občanskoprávním, vykonává činnost podle § 11 až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>zejména</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="502AD2B2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> -úkony 13 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nc </w:t>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- 100% nápad,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15E1C56B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- úkony v rejstříku </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>, Nc,</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="115F49AE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
@@ -14114,76 +15251,112 @@
           <w:tcPr>
             <w:tcW w:w="10077" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="378E655A" w14:textId="01BD5527" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úřednice na úseku občanskoprávním</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (C, P, Nc, Cd, Sd, L, U), </w:t>
+              <w:t xml:space="preserve"> (C, P, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Cd, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Sd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, L, U), </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">vykonává činnosti dle </w:t>
             </w:r>
             <w:r w:rsidR="00D774F2" w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>§ 11</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve"> až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.,  </w:t>
+              <w:t xml:space="preserve"> až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB27C1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>zejména</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6CD2FD44" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB27C1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>úkony ve věcech návrhů o pomoc soudu před nařízením výkonu rozhodnutí</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -14196,95 +15369,113 @@
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>úkony v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">e věcech rejstříku </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Nc</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00171196">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00171196" w:rsidRPr="004E3A14">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vyjma</w:t>
             </w:r>
             <w:r w:rsidR="006B2EB3" w:rsidRPr="004E3A14">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> oddílu rejstříku</w:t>
             </w:r>
             <w:r w:rsidR="00171196" w:rsidRPr="004E3A14">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> všeobecné </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00171196">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Nc)</w:t>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00171196">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>, Cd, Sd</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Cd, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Sd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>, - 100% nápad,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C9DF17E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- úkony ve věcech rejstříku C, P, L, U,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32465D72" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -14539,83 +15730,69 @@
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">dohled </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">nad </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>exekuto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>ry, zejména</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2032F2B3" w14:textId="44D75D92" w:rsidR="007A64F0" w:rsidRPr="003B0D20" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="2032F2B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003B0D20" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="006B2EB3">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">úkony ve věcech rejstříku </w:t>
-[...13 lines deleted...]
-              <w:t>EXE</w:t>
+              <w:t>úkony ve věcech rejstříku EXE</w:t>
             </w:r>
             <w:r w:rsidRPr="00481604">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D9578D2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
@@ -14735,55 +15912,65 @@
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="469333B1" w14:textId="77777777" w:rsidR="0009637A" w:rsidRDefault="0009637A" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758F0E17" w14:textId="77777777" w:rsidR="00283AA2" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08363C58" w14:textId="68ADB836" w:rsidR="00283AA2" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Mgr.Bc.Monika Kratochvílová</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Mgr.Bc.Monika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kratochvílová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01EDC877" w14:textId="72DF5B42" w:rsidR="00C861C9" w:rsidRDefault="00C861C9" w:rsidP="00C861C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. D. Bedřichová</w:t>
             </w:r>
             <w:r w:rsidR="006C0A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
@@ -14841,73 +16028,73 @@
             <w:r w:rsidR="006C0A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64B47207" w14:textId="77777777" w:rsidR="00ED2384" w:rsidRPr="00C054AA" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C054AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úřednice na občanskoprávním úseku, vykonává činnost dle § 11až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., dohled nad exekutory, zejména</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79875E9D" w14:textId="6094CB04" w:rsidR="00ED2384" w:rsidRPr="00C054AA" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
+          <w:p w14:paraId="79875E9D" w14:textId="0ED7D45A" w:rsidR="00ED2384" w:rsidRPr="00C054AA" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C054AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>- úkony ve věcech rejstříku EXE</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (vyjma 5 EXE)</w:t>
+              <w:t xml:space="preserve">- úkony ve věcech rejstříku </w:t>
+            </w:r>
+            <w:r w:rsidR="008C6D55" w:rsidRPr="00C054AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C054AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t>EXE,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11F7775D" w14:textId="77777777" w:rsidR="00ED2384" w:rsidRPr="00C054AA" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C054AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- úkony ve věcech platební rozkazy C–50% nápad </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5945B8B3" w14:textId="77777777" w:rsidR="00ED2384" w:rsidRPr="00C054AA" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C054AA">
@@ -15255,213 +16442,259 @@
           <w:p w14:paraId="1459FED7" w14:textId="5706040E" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>J. Martínek,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A7D04E9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="002F2411">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FDEF8A" w14:textId="441716EC" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="68FDEF8A" w14:textId="20C740C7" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>vyšší soudní úředník</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B5112D">
+              <w:t>vyšší soudní úředník na úseku občanskoprávním</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D70D07">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">na trestním </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">a na trestním úseku (T, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D70D07">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>(T, Tm, Nt, Ntm</w:t>
-            </w:r>
+              <w:t>Tm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D70D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D70D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D70D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D70D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Ntm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>, vykonává činnosti dle § 11 až 14 zák. č.121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.</w:t>
-[...12 lines deleted...]
-              <w:t>Na občanskoprávním úseku zejména:</w:t>
+              <w:t>, vykonává činnosti dle § 11 až 14 zák. č.121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., zejména</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24363059" w14:textId="46F31589" w:rsidR="00C861C9" w:rsidRPr="008617CE" w:rsidRDefault="00C861C9" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- úkony ve věcech EPR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DFB0911" w14:textId="0B38AFF1" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- úkony ve věcech platební rozkazy  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E38EC61" w14:textId="30A18841" w:rsidR="006B2EB3" w:rsidRPr="00EC45CF" w:rsidRDefault="006B2EB3" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">úkony ve věcech Nc – </w:t>
-            </w:r>
+              <w:t xml:space="preserve">úkony ve věcech </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003E7DE8" w:rsidRPr="007027AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>občanskoprávní</w:t>
             </w:r>
             <w:r w:rsidR="0057161F" w:rsidRPr="007027AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> - oddíl</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003E7DE8" w:rsidRPr="007027AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>všeobecné Nc</w:t>
-            </w:r>
+              <w:t xml:space="preserve">všeobecné </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="12978D0C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>d-videokonference</w:t>
+              <w:t>d</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008617CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>-videokonference</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="462252C0" w14:textId="0990D5AA" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00695C48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- soudní doručovatel, </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B25055E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
@@ -15696,116 +16929,106 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>(vzájemný zástup)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w14:paraId="5E08A4FB" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41799F87" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71E9E451" w14:textId="5B7D8340" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="71E9E451" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00706953">
-[...6 lines deleted...]
-          <w:p w14:paraId="34E8F54E" w14:textId="79210B15" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          </w:p>
+          <w:p w14:paraId="34E8F54E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">                1, 4, 5 Nc</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="6817912B" w14:textId="03B326DC" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+              <w:t xml:space="preserve">                1, 4, 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6817912B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">EVC, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>EC, L</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B2904AC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>EPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FA52376" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
@@ -15963,207 +17186,229 @@
           <w:p w14:paraId="7091DB7C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Kratochvílová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="269E0FA5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Petra Péčová</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Petra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Péčová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18CB007D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lucie Gapková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EDE8331" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="795BC916" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Vlčková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="513E4C79" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349D7">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Bc. Monika Hurdová</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w14:paraId="632D2B94" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CAE2806" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="104224CE" w14:textId="4A6DC66C" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="104224CE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00066627">
-[...6 lines deleted...]
-          <w:p w14:paraId="548AB645" w14:textId="706201EF" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          </w:p>
+          <w:p w14:paraId="548AB645" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="687F6130" w14:textId="0AE66DB6" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – opatrovnické</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687F6130" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>3, 6 Nc</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="79C04C65" w14:textId="6A9BA504" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+              <w:t xml:space="preserve">3, 6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="79C04C65" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>13 Nc</w:t>
-[...5 lines deleted...]
-              <w:t>,</w:t>
+              <w:t xml:space="preserve">13 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="613FB65A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Cd, U</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="644377AE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
@@ -16330,80 +17575,96 @@
           <w:p w14:paraId="05930292" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Kratochvílová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73D659E7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Petra Péčová</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Petra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Péčová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0143DBF9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lucie Gapková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="235A860C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62D542BD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Vlčková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A6E43D6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349D7">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -16423,161 +17684,168 @@
           </w:tcPr>
           <w:p w14:paraId="56EDA781" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="763FD86D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5EC244" w14:textId="70166AF5" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="0A5EC244" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>E, EXE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00706953">
+              <w:t xml:space="preserve">E, EXE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704F5722" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Sd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="704F5722" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="2ECEA88A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F73F2C">
-[...4 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ECEA88A" w14:textId="2FCEB2C7" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="49249345" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481604">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481604">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481604">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:outlineLvl w:val="0"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>–</w:t>
+            </w:r>
             <w:r w:rsidRPr="00481604">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 Nc </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> občanskoprávní</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B328F71" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004165D3" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004165D3">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>23 Si</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB59F90" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
@@ -16743,80 +18011,96 @@
           <w:p w14:paraId="2466D588" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Kratochvílová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181A97FA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Petra Péčová</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Petra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Péčová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F4515EE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lucie Gapková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28672993" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18B2A547" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Šárka Vlčková</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="187B431A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA622B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -16850,100 +18134,132 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10D40593" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Tm,</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Tm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nt,</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
+              <w:t>Nt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
               <w:t>Ntm</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="30E68057" w14:textId="080AB8AA" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E68057" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rod</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15D65C54" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">5 EXE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA0CA5F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
@@ -17400,52 +18716,60 @@
           <w:p w14:paraId="462CCE93" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Ivana Kadlecová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FFDB79E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Bc. Kristýna Martáková</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bc. Kristýna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Martáková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0379F68D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78F44401" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w14:paraId="39612ECB" w14:textId="77777777" w:rsidTr="00AE22D5">
@@ -17794,90 +19118,82 @@
     </w:p>
     <w:p w14:paraId="6C1581B9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="101E7DB0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC87691" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1A87C4" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
-[...7 lines deleted...]
-    <w:p w14:paraId="40D72F23" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="7AF7B759" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Členové senátu – přísedící se periodicky střídají dle seznamu a pravidel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A382FC1" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="0C41D1D6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="788CB103" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="541BC600" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Žádosti o poskytnutí informací dle zák. 106/1999 Sb.: JUDr. Jitka Papežová</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ph.D</w:t>
       </w:r>
       <w:r w:rsidRPr="004165D3">
@@ -17901,270 +19217,274 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8755"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56546" w:rsidRPr="00F73F2C" w14:paraId="174F18F9" w14:textId="77777777" w:rsidTr="00BF378C">
+      <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="15661227" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="486FBF3E" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00BF378C">
+          <w:p w14:paraId="4887BDE0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Mkatabulky"/>
               <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="15985" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="15985"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B56546" w:rsidRPr="00F73F2C" w14:paraId="1DA7FC2A" w14:textId="77777777" w:rsidTr="00BF378C">
+            <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="08CE2C3A" w14:textId="77777777" w:rsidTr="00AE22D5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="15985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="020890CF" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00BF378C">
+                <w:p w14:paraId="1A8C05FB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F73F2C">
                     <w:rPr>
                       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                     </w:rPr>
                     <w:t>Drobné změny v rozvrhu práce jsou soudcům dávány na vědomí při pracovních poradách.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="50819C1E" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00BF378C">
+          <w:p w14:paraId="68836FD4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56546" w:rsidRPr="00F73F2C" w14:paraId="01A57CC0" w14:textId="77777777" w:rsidTr="00BF378C">
+      <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="485F67B3" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="507DB56A" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00BF378C">
+          <w:p w14:paraId="07D3187F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44AF920A" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="0F1A1446" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E825DA2" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="76887786" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4EC02F" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="6C5E556D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A2F849F" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="7A001946" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BFF8E6B" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="70D69B2C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="760783B9" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="740BD3DA" w14:textId="660CBB42" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>V Pelhřimově dne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 27.11.2025</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009617F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>27.11.2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19553CC8" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="04CB4F8E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76097FC6" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="4EF6B4FC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6577B4D5" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="698A09C7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>JUDr. Jitka Papežová, Ph.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C612A6B" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="70F0B151" w14:textId="2163729C" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -18176,51 +19496,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t>pověřena zastupováním uvolněné funkce předsedy Okresního soudu v Pelhřimově</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A518F2" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="5CCF5EB8" w14:textId="556B1FBE" w:rsidR="007A64F0" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -18231,274 +19551,309 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BAE018" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="1A71A112" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A33CD04" w14:textId="77777777" w:rsidR="00B56546" w:rsidRPr="00F73F2C" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="143CFC6B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="704CD330" w14:textId="20C72A0B" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="02AC564A" w14:textId="32022F73" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Rozvrh práce na rok 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6B52">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> byl projednán na shromáždění soudců Okresního soudu v Pelhřimově dne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28.11.2025 pod sp. zn. 15 Spr 878/2025. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D78FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.11.202</w:t>
+      </w:r>
+      <w:r w:rsidR="003D78FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004548A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>sp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004548A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zn. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>15 Spr</w:t>
+      </w:r>
+      <w:r w:rsidR="004548A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 878/2025.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4ED63E" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="3277D2F8" w14:textId="77777777" w:rsidR="00971226" w:rsidRDefault="00971226" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="417DE177" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="62F42143" w14:textId="77777777" w:rsidR="009617F4" w:rsidRDefault="009617F4" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="153F5D03" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="667DE56A" w14:textId="77777777" w:rsidR="009617F4" w:rsidRDefault="009617F4" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADFFA35" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="00956767" w14:textId="77777777" w:rsidR="009617F4" w:rsidRDefault="009617F4" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D8E8CFC" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="3B2E6E7D" w14:textId="77777777" w:rsidR="009617F4" w:rsidRDefault="009617F4" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C36F33" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
+    <w:p w14:paraId="74F377F5" w14:textId="77777777" w:rsidR="009617F4" w:rsidRDefault="009617F4" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5892F6EA" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="00B56546">
-[...85 lines deleted...]
-    <w:p w14:paraId="01CABA6B" w14:textId="77777777" w:rsidR="00D10157" w:rsidRPr="00971226" w:rsidRDefault="00D10157" w:rsidP="00B56546">
+    <w:p w14:paraId="345DDA86" w14:textId="77777777" w:rsidR="009617F4" w:rsidRDefault="009617F4" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F38126" w14:textId="77777777" w:rsidR="009617F4" w:rsidRPr="00C054AA" w:rsidRDefault="009617F4" w:rsidP="006169E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7712FF6A" w14:textId="2DF9CF57" w:rsidR="007A64F0" w:rsidRPr="00971226" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3949D211" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="007A64F0">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="0406215E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607BEA20" w14:textId="77777777" w:rsidR="00B56546" w:rsidRDefault="00B56546" w:rsidP="007A64F0">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="793402D9" w14:textId="77777777" w:rsidR="007F2382" w:rsidRDefault="007F2382" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60127746" w14:textId="0CD1B8B3" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="3D64E9A7" w14:textId="77777777" w:rsidR="004D0AA6" w:rsidRDefault="004D0AA6" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A48F6A" w14:textId="77777777" w:rsidR="004D0AA6" w:rsidRDefault="004D0AA6" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BD39F6" w14:textId="77777777" w:rsidR="00D10157" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CABA6B" w14:textId="77777777" w:rsidR="00D10157" w:rsidRPr="00971226" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60127746" w14:textId="50439073" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pravidla přidělování nápadu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F76A141" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00EB29AC" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
@@ -18518,51 +19873,67 @@
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Označení agend v rozvrhu práce a zápis do rejstříků se řídí </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Instrukce Ministerstva spravedlnosti </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>ze dne 3. 12. 2001</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, č. j. 505/2001-Org, kterou se vydává vnitřní a kancelářský řád </w:t>
+        <w:t>, č. j. 505/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2001-Org</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kterou se vydává vnitřní a kancelářský řád </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">okresní, krajské a vrchní soudy, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
@@ -18619,51 +19990,65 @@
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Přidělování věcí jednotlivým soudním oddělením se prování automaticky dle algoritmu programu ISAS dle časové posloupnosti (každá napadlá věc je opatřena datem, hodinou a minutou nápadu). Věci, které se nepřidělují generátorem přidělování, se přidělují v souladu s rozvrhem práce tak, aby byla vyloučena možnost ovlivňování přidělených věcí. Brání-li dočasně mimořádná, nepředvídatelná a nepřekonatelná překážka soudci, vyššímu soudnímu úředníkovi, soudnímu vykonavateli nebo justičnímu čekateli provést ve věci jednotlivý úkon, který nesnese odkladu, a nemůže-li úkon provést ten, kdo jej podle rozvrhu práce zastupuje, určí předseda soudu, kdo místo něj potřebný úkon provede. Ve sporných věcech rozhodne o přidělení věci předseda soudu. Věci vrácené po vyslovení místní a věcné nepříslušnosti budou přiděleny do soudního oddělení, v němž bylo o nepříslušnosti rozhodnuto. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1441A781" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">V případě, že soudce ze svého přiděleného spisu vyloučí část k samostatnému projednání a rozhodnutí, bude mu tento vyloučený spis přidělen, pokud je tato vyloučená věc v oboru a vymezení jeho působnosti, a zohledněna v nápadu. Pokud nikoliv, zapíše se kolovacím systémem do senátu příslušného oboru a působnosti. </w:t>
+        <w:t xml:space="preserve">V případě, že soudce ze svého přiděleného spisu vyloučí část k samostatnému projednání a rozhodnutí, bude mu tento vyloučený spis přidělen, pokud je tato vyloučená věc v oboru a vymezení jeho působnosti, a zohledněna v nápadu. Pokud nikoliv, zapíše se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>kolovacím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systémem do senátu příslušného oboru a působnosti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C3BDD4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Nemůže-li věc v určeném soudním oddělení projednat soudce nebo senát stanovený rozvrhem práce, předseda soudu stanoví, který jiný soudce nebo senát věc projedná a rozhodne. V případě krátkodobé nepřítomnosti soudce provádí ve věci bezodkladné úkony zastupující soudce, a to v pořadí uvedeném v rozvrhu práce u jednotlivých agend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3156502C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
@@ -18708,51 +20093,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Občanskoprávní úsek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4B7786" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">Návrhy na vydání elektronického platebního rozkazu jsou zapisovány do centrálního rejstříku EPR. Nápad je přidělán dle automatického nastavení aplikace postupně podle pořadí nápadu věci jednotlivým řešitelům. Po podání odporu nebo zrušení elektronického platebního rozkazu, příp. nemožnosti vydání platebního rozkazu, bude věc přidělena jako věc C dle pravidel pro přidělování nápadu v této agendě. Přidělování věcí do jednotlivých senátu nastavené dle rozvrhu práce se prování automaticky dle algoritmu programu ISAS obecným přidělováním (kolovacím způsobem s dorovnáváním) chronologicky podle pořadí nápadu věci s ohledem na výši nápadu a na případnou specializaci v jednotlivých soudních odděleních postupně počínaje senátem s nejnižším číslem. </w:t>
+        <w:t>Návrhy na vydání elektronického platebního rozkazu jsou zapisovány do centrálního rejstříku EPR. Nápad je přidělán dle automatického nastavení aplikace postupně podle pořadí nápadu věci jednotlivým řešitelům. Po podání odporu nebo zrušení elektronického platebního rozkazu, příp. nemožnosti vydání platebního rozkazu, bude věc přidělena jako věc C dle pravidel pro přidělování nápadu v této agendě. Přidělování věcí do jednotlivých senátu nastavené dle rozvrhu práce se prování automaticky dle algoritmu programu ISAS obecným přidělováním (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>kolovacím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> způsobem s dorovnáváním) chronologicky podle pořadí nápadu věci s ohledem na výši nápadu a na případnou specializaci v jednotlivých soudních odděleních postupně počínaje senátem s nejnižším číslem. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D35313D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Při souběhu specializace na úseku C má přednost specializace na věci </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>s cizím prvkem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08949809" w14:textId="597F26E2" w:rsidR="009A1702" w:rsidRDefault="007A64F0" w:rsidP="009A1702">
@@ -18902,129 +20301,286 @@
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>K rozhodování o realizovaném příkazu k zatčení je zásadně příslušný soudce, který příkaz k zatčení vydal či soudce, který jej zastupuje, pokud k oznámení o zatčení dojde v pracovní době. Jinak rozhoduje soudce, který drží pohotovost, nedohodne-li se se soudcem, který příkaz k zatčení vydal, jinak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAAB8E0" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRPr="00F73F2C" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">Věci rejstříku Nt v přípravném řízení se rovnoměrně přidělují trestním soudcům (2T,7T) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
+        <w:t xml:space="preserve">Věci rejstříku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Nt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přípravném řízení se rovnoměrně přidělují trestním soudcům (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>7T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038368AF" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRPr="00F73F2C" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Pokud by počet úkonů v přípravném řízení byl tak vysoký, že nelze rozumně očekávat, že budou všechny v zákonem stanovených lhůtách vyřízeny, povolá se další zastupující soudce. Návrh na potrestání podaný společně s předáním podezřelého (§ 314b odst. 2 trestního řádu) v pracovní době bude přidělen dle obecných pravidel. V případě nepřítomnosti trestního soudce, který nemůže v zákonné lhůtě provést úkony podle § 314b odst. 2 trestního řádu, bude věc přidělena k celkovému vyřízení zastupujícímu soudci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> v agendě T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>. V případě nepřítomnosti obou trestních soudů, úkony podle § 314b odst. 2 trestního řádu vyjma konání hlavního líčení a rozhodnutí ve věci samé provede soudce, který v době podání návrhu na potrestání bude mít pracovní pohotovost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6353A610" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
+    <w:p w14:paraId="6353A610" w14:textId="7D99884B" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Věci rejstříku Nt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Věci rejstříku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Nt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>, Ntm, T, Tm v</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Ntm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Tm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> případě nepřítomnosti soudců </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>senátu T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text2"/>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145AA904" w14:textId="77777777" w:rsidR="00C52FAC" w:rsidRDefault="00C52FAC" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B169F43" w14:textId="2DB503AC" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
@@ -19054,63 +20610,133 @@
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Pokud do spisu, ve kterém dosud pravomocně neskončilo předchozí řízení ve věci samé, napadne další návrh na zahájení řízení nebo bude vydáno usnesení o zahájení řízení nebo podán návrh na předběžné opatření přidělí se věc soudci, který dosud pravomocně neskončil předchozí věc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FB1784" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRPr="00F73F2C" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">O prodloužení předběžného opatření dle § 410 z.ř.s. rozhodne soudce, který předběžné opatření nařídil. O prodloužení předběžného opatření dle § 460 z.ř.s., o zrušení předběžného opatření dle § 462 z.ř.s. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
+        <w:t xml:space="preserve">O prodloužení předběžného opatření dle § 410 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. rozhodne soudce, který předběžné opatření nařídil. O prodloužení předběžného opatření dle § 460 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., o zrušení předběžného opatření dle § 462 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C1D8D4" w14:textId="29ACEEFD" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
+    <w:p w14:paraId="16C1D8D4" w14:textId="01CB15EE" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále z.ř.s.) a předběžnou úpravy poměrů dle § 452 a násl. z.ř.s. se rovnoměrně přidělují soudcům (soudní oddělení 3 a 6) působícím na opatrovnickém úseku dle rozvrhu práce. V případě nepřítomnosti soudců těchto senátů (soudní oddělení 3 a 6</w:t>
+        <w:t xml:space="preserve">Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) a předběžnou úpravy poměrů dle § 452 a násl. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. se rovnoměrně přidělují soudcům (soudní oddělení 3 a 6) působícím na opatrovnickém úseku dle rozvrhu práce. V případě nepřítomnosti soudců těchto senátů (soudní oddělení 3 a 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>), rozhodne soudce senátu 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>V případě nepřítomnosti soudců těchto senátů (soudní oddělení 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -19142,1103 +20768,1359 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">nutí pohotovostní soudce dle rozpisu dosažitelnosti, když </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve">soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text1"/>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">oudní oddělení 10, 11 a 12 vyřizující agendu E jmenuje rovněž nezletilému kolizního opatrovníka ve věcech E postupem dle § 467 z.ř.s.. </w:t>
+        <w:t xml:space="preserve">oudní oddělení 10, 11 a 12 vyřizující agendu E jmenuje rovněž nezletilému kolizního opatrovníka ve věcech E postupem dle § 467 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C83A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>z.ř.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C83A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C6711F" w:rsidSect="00C52FAC">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="680" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B755E4C" w14:textId="77777777" w:rsidR="00E70878" w:rsidRDefault="00E70878" w:rsidP="00695C48">
+    <w:p w14:paraId="6EB5E001" w14:textId="77777777" w:rsidR="00DE2E5F" w:rsidRDefault="00DE2E5F" w:rsidP="00695C48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="031F891C" w14:textId="77777777" w:rsidR="00E70878" w:rsidRDefault="00E70878" w:rsidP="00695C48">
+    <w:p w14:paraId="32927ED7" w14:textId="77777777" w:rsidR="00DE2E5F" w:rsidRDefault="00DE2E5F" w:rsidP="00695C48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Garamond">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15D9DC6A" w14:textId="77777777" w:rsidR="00E70878" w:rsidRDefault="00E70878" w:rsidP="00695C48">
+    <w:p w14:paraId="32632FE6" w14:textId="77777777" w:rsidR="00DE2E5F" w:rsidRDefault="00DE2E5F" w:rsidP="00695C48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59514E02" w14:textId="77777777" w:rsidR="00E70878" w:rsidRDefault="00E70878" w:rsidP="00695C48">
+    <w:p w14:paraId="599802E0" w14:textId="77777777" w:rsidR="00DE2E5F" w:rsidRDefault="00DE2E5F" w:rsidP="00695C48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54449D71" w14:textId="7B515991" w:rsidR="009E4979" w:rsidRPr="00447C20" w:rsidRDefault="00DC18EF" w:rsidP="00447C20">
+  <w:p w14:paraId="54449D71" w14:textId="62EA5FC6" w:rsidR="009E4979" w:rsidRPr="00447C20" w:rsidRDefault="00DC18EF" w:rsidP="00447C20">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
-      <w:t xml:space="preserve">15 Spr </w:t>
+      <w:t xml:space="preserve">15 </w:t>
     </w:r>
-    <w:r w:rsidR="003D7AB8">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
-      <w:t>878</w:t>
+      <w:t>Spr</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="cs-CZ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 8</w:t>
+    </w:r>
+    <w:r w:rsidR="004548A6">
+      <w:rPr>
+        <w:lang w:val="cs-CZ"/>
+      </w:rPr>
+      <w:t>78</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="003D7AB8">
+    <w:r w:rsidR="004548A6">
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="006C4DE6"/>
+    <w:nsid w:val="02A067A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C7745A1E"/>
-    <w:lvl w:ilvl="0" w:tplc="277C0442">
+    <w:tmpl w:val="9EC45458"/>
+    <w:lvl w:ilvl="0" w:tplc="6980B55A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04C06E73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA8ED87E"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05B3658C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BEFC4BA4"/>
+    <w:lvl w:ilvl="0" w:tplc="7DE68166">
       <w:start w:val="15"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02A067A4"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08DD33B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9EC45458"/>
-[...12 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:tmpl w:val="220EE910"/>
+    <w:lvl w:ilvl="0" w:tplc="A1023590">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="784" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1504" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2224" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2944" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3664" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4384" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5104" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5824" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6544" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B3658C"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F4D1D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BEFC4BA4"/>
-    <w:lvl w:ilvl="0" w:tplc="7DE68166">
+    <w:tmpl w:val="E68E678E"/>
+    <w:lvl w:ilvl="0" w:tplc="21B69F1E">
       <w:start w:val="15"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="7440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:ind w:left="8160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="8880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="9600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5820" w:hanging="360"/>
+        <w:ind w:left="10320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="11040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7260" w:hanging="360"/>
+        <w:ind w:left="11760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7980" w:hanging="360"/>
+        <w:ind w:left="12480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8700" w:hanging="360"/>
+        <w:ind w:left="13200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064405BB"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14066B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A208984"/>
-    <w:lvl w:ilvl="0" w:tplc="0F12728A">
+    <w:tmpl w:val="71F09B9C"/>
+    <w:lvl w:ilvl="0" w:tplc="BC38508C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="7440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:hint="default"/>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="8160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="8880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="9600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="10320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="11040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="11760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="12480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="13200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08DD33B8"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14110569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="220EE910"/>
-    <w:lvl w:ilvl="0" w:tplc="A1023590">
+    <w:tmpl w:val="F19EC4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="15745D8A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4D1D17"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="173A34E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E68E678E"/>
-[...1 lines deleted...]
-      <w:start w:val="15"/>
+    <w:tmpl w:val="79228226"/>
+    <w:lvl w:ilvl="0" w:tplc="EEB8AA3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7440" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8160" w:hanging="360"/>
+        <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8880" w:hanging="360"/>
+        <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9600" w:hanging="360"/>
+        <w:ind w:left="9720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="10320" w:hanging="360"/>
+        <w:ind w:left="10440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="11040" w:hanging="360"/>
+        <w:ind w:left="11160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="11760" w:hanging="360"/>
+        <w:ind w:left="11880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="12480" w:hanging="360"/>
+        <w:ind w:left="12600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="13200" w:hanging="360"/>
+        <w:ind w:left="13320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11CE4F85"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AC92D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B6EE4468"/>
-    <w:lvl w:ilvl="0" w:tplc="0F12728A">
+    <w:tmpl w:val="7E282672"/>
+    <w:lvl w:ilvl="0" w:tplc="DEC4BA52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14066B89"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3143AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71F09B9C"/>
-    <w:lvl w:ilvl="0" w:tplc="BC38508C">
+    <w:tmpl w:val="D0002F0E"/>
+    <w:lvl w:ilvl="0" w:tplc="CE2867BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -20302,977 +22184,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...137 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173A34E3"/>
-[...785 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="443B447C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14FC8134"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -21317,51 +22273,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44786E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74C635B4"/>
     <w:lvl w:ilvl="0" w:tplc="36CA3542">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8265" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21430,51 +22386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12585" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13305" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52FA19B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="335478BA"/>
     <w:lvl w:ilvl="0" w:tplc="2D0C7238">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21543,168 +22499,167 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55473EE6"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B4A71EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B226DA38"/>
-[...1 lines deleted...]
-      <w:start w:val="15"/>
+    <w:tmpl w:val="7E5C1456"/>
+    <w:lvl w:ilvl="0" w:tplc="29F28D76">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="7440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="8160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="8880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="9600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="10320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="11040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="11760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="12480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="13200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B4A71EE"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C31502D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E5C1456"/>
-    <w:lvl w:ilvl="0" w:tplc="29F28D76">
+    <w:tmpl w:val="55F28918"/>
+    <w:lvl w:ilvl="0" w:tplc="D69EF5C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -21768,387 +22723,163 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B0032AD"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75213D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B38A4264"/>
-    <w:lvl w:ilvl="0" w:tplc="0F12728A">
+    <w:tmpl w:val="9CF298AC"/>
+    <w:lvl w:ilvl="0" w:tplc="C1E6252E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="7500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:hint="default"/>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="8220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="8940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="9660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="10380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="11100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="11820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="12540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="13260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...223 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79EA6464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92B0ED1E"/>
     <w:lvl w:ilvl="0" w:tplc="DB78048A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22217,453 +22948,296 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...110 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="187181663">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="661396944">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1871793684">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="326134279">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1361398908">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2142919847">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="903872870">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1724477317">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="133957150">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1683966942">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1443301330">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="661396944">
-[...26 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1443301330">
+  <w:num w:numId="12" w16cid:durableId="798767975">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="798767975">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="13" w16cid:durableId="599801641">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2059737670">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="578751591">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1135222531">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="409235289">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="823811909">
-    <w:abstractNumId w:val="18"/>
-[...25 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="1623460411">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A64F0"/>
-    <w:rsid w:val="0001215A"/>
+    <w:rsid w:val="00011F51"/>
     <w:rsid w:val="000241D7"/>
     <w:rsid w:val="00031D96"/>
     <w:rsid w:val="0003222F"/>
     <w:rsid w:val="00064C71"/>
-    <w:rsid w:val="00066627"/>
     <w:rsid w:val="00082BE7"/>
     <w:rsid w:val="0009637A"/>
     <w:rsid w:val="000B2E20"/>
     <w:rsid w:val="00107BB9"/>
     <w:rsid w:val="00161165"/>
     <w:rsid w:val="00171196"/>
     <w:rsid w:val="00172E7C"/>
-    <w:rsid w:val="001863C6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00195B8E"/>
     <w:rsid w:val="001A77B5"/>
     <w:rsid w:val="001B5254"/>
     <w:rsid w:val="001B5C88"/>
     <w:rsid w:val="001D1364"/>
     <w:rsid w:val="001D65CE"/>
     <w:rsid w:val="00212ADD"/>
     <w:rsid w:val="002468E5"/>
     <w:rsid w:val="002542F6"/>
     <w:rsid w:val="00283AA2"/>
     <w:rsid w:val="002F2411"/>
     <w:rsid w:val="00347350"/>
     <w:rsid w:val="003A2E44"/>
-    <w:rsid w:val="003B0FE3"/>
     <w:rsid w:val="003C151B"/>
     <w:rsid w:val="003D11BE"/>
-    <w:rsid w:val="003D7AB8"/>
+    <w:rsid w:val="003D78FA"/>
     <w:rsid w:val="003E7DE8"/>
-    <w:rsid w:val="003F0912"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00416C2E"/>
     <w:rsid w:val="00423839"/>
     <w:rsid w:val="004265D6"/>
     <w:rsid w:val="0043172C"/>
     <w:rsid w:val="004506B6"/>
+    <w:rsid w:val="004548A6"/>
+    <w:rsid w:val="004A55B3"/>
     <w:rsid w:val="004C518D"/>
     <w:rsid w:val="004D0AA6"/>
     <w:rsid w:val="004D5C4A"/>
+    <w:rsid w:val="004E2C16"/>
     <w:rsid w:val="004E3A14"/>
+    <w:rsid w:val="004F67E7"/>
     <w:rsid w:val="0057161F"/>
     <w:rsid w:val="005D186B"/>
     <w:rsid w:val="005E5FDD"/>
     <w:rsid w:val="006125F6"/>
     <w:rsid w:val="006169E3"/>
-    <w:rsid w:val="006270EA"/>
     <w:rsid w:val="00656192"/>
     <w:rsid w:val="00664785"/>
-    <w:rsid w:val="006765D4"/>
-    <w:rsid w:val="0068329B"/>
     <w:rsid w:val="00695C48"/>
     <w:rsid w:val="006B2B77"/>
     <w:rsid w:val="006B2EB3"/>
+    <w:rsid w:val="006C01C0"/>
     <w:rsid w:val="006C0A1B"/>
-    <w:rsid w:val="006C3F86"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F03DA"/>
     <w:rsid w:val="007027AA"/>
-    <w:rsid w:val="00706953"/>
     <w:rsid w:val="0073044D"/>
     <w:rsid w:val="00786091"/>
     <w:rsid w:val="00791125"/>
-    <w:rsid w:val="00795F9A"/>
     <w:rsid w:val="007A64F0"/>
-    <w:rsid w:val="007B5DDA"/>
     <w:rsid w:val="007D6FC8"/>
     <w:rsid w:val="007E3062"/>
     <w:rsid w:val="007F1F7C"/>
     <w:rsid w:val="007F2382"/>
     <w:rsid w:val="007F7DEB"/>
     <w:rsid w:val="008159E7"/>
     <w:rsid w:val="008165EC"/>
     <w:rsid w:val="008265F4"/>
     <w:rsid w:val="00830974"/>
     <w:rsid w:val="00855435"/>
     <w:rsid w:val="00873B79"/>
     <w:rsid w:val="00884E7A"/>
     <w:rsid w:val="008A2813"/>
     <w:rsid w:val="008C6D55"/>
     <w:rsid w:val="00920A77"/>
     <w:rsid w:val="00932F0B"/>
     <w:rsid w:val="00934B73"/>
-    <w:rsid w:val="00935A10"/>
     <w:rsid w:val="00954385"/>
+    <w:rsid w:val="009617F4"/>
     <w:rsid w:val="00971226"/>
     <w:rsid w:val="00991B2F"/>
     <w:rsid w:val="009A1702"/>
     <w:rsid w:val="009D33B4"/>
     <w:rsid w:val="009E4979"/>
     <w:rsid w:val="009E7D61"/>
     <w:rsid w:val="009F2193"/>
     <w:rsid w:val="00A04A63"/>
     <w:rsid w:val="00A26468"/>
     <w:rsid w:val="00A45F9C"/>
-    <w:rsid w:val="00A60258"/>
-    <w:rsid w:val="00AB6B52"/>
+    <w:rsid w:val="00A6502B"/>
     <w:rsid w:val="00AD2A1B"/>
     <w:rsid w:val="00AD7FA3"/>
     <w:rsid w:val="00AF0EC1"/>
     <w:rsid w:val="00B35F13"/>
     <w:rsid w:val="00B37CB0"/>
     <w:rsid w:val="00B40233"/>
-    <w:rsid w:val="00B5112D"/>
     <w:rsid w:val="00B5525A"/>
-    <w:rsid w:val="00B56546"/>
     <w:rsid w:val="00BC7FA3"/>
     <w:rsid w:val="00BF0CFD"/>
     <w:rsid w:val="00BF601F"/>
     <w:rsid w:val="00C054AA"/>
     <w:rsid w:val="00C077CB"/>
     <w:rsid w:val="00C11664"/>
     <w:rsid w:val="00C22C75"/>
     <w:rsid w:val="00C23B2D"/>
+    <w:rsid w:val="00C256DF"/>
     <w:rsid w:val="00C52FAC"/>
+    <w:rsid w:val="00C54ACF"/>
     <w:rsid w:val="00C6711F"/>
     <w:rsid w:val="00C70F43"/>
     <w:rsid w:val="00C71874"/>
     <w:rsid w:val="00C825CD"/>
     <w:rsid w:val="00C861C9"/>
     <w:rsid w:val="00CC2137"/>
     <w:rsid w:val="00CC60FF"/>
     <w:rsid w:val="00CF7C5F"/>
     <w:rsid w:val="00D0409F"/>
     <w:rsid w:val="00D10157"/>
     <w:rsid w:val="00D4103D"/>
     <w:rsid w:val="00D756D0"/>
     <w:rsid w:val="00D774F2"/>
     <w:rsid w:val="00DC18EF"/>
     <w:rsid w:val="00DC43EB"/>
     <w:rsid w:val="00DC6BD0"/>
     <w:rsid w:val="00DD0503"/>
+    <w:rsid w:val="00DE2E5F"/>
     <w:rsid w:val="00DF74D1"/>
     <w:rsid w:val="00E0752F"/>
+    <w:rsid w:val="00E214AC"/>
     <w:rsid w:val="00E649ED"/>
-    <w:rsid w:val="00E70878"/>
     <w:rsid w:val="00E73605"/>
     <w:rsid w:val="00EA2244"/>
-    <w:rsid w:val="00EB2CF6"/>
     <w:rsid w:val="00EC45CF"/>
     <w:rsid w:val="00ED2384"/>
     <w:rsid w:val="00ED3914"/>
     <w:rsid w:val="00ED5B44"/>
     <w:rsid w:val="00EE6618"/>
-    <w:rsid w:val="00EE6998"/>
     <w:rsid w:val="00F57504"/>
-    <w:rsid w:val="00F600B1"/>
     <w:rsid w:val="00F7358B"/>
     <w:rsid w:val="00FC6B21"/>
-    <w:rsid w:val="00FD4DB5"/>
     <w:rsid w:val="00FF315B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -23887,104 +24461,50 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="689258438">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1298026261">
-[...52 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -24251,71 +24771,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>21441</Characters>
+  <Pages>18</Pages>
+  <Words>3698</Words>
+  <Characters>21825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
+  <Lines>181</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25024</CharactersWithSpaces>
+  <CharactersWithSpaces>25473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jandová Ivana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>