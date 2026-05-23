--- v0 (2026-02-11)
+++ v1 (2026-05-23)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E8D92F0" w14:textId="52DDFDEA" w:rsidR="00332EFD" w:rsidRDefault="001D01AE" w:rsidP="00773112">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
@@ -2755,76 +2756,103 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332EFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- DOZORČÍ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00332EFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ÚŘEDNICE </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00332EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÚŘEDNICE </w:t>
       </w:r>
       <w:r w:rsidRPr="00332EFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00332EFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Ivana Jandová</w:t>
+        <w:t>Ivana</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00332EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jandová</w:t>
       </w:r>
       <w:r w:rsidRPr="00332EFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C48279" w14:textId="02053454" w:rsidR="00332EFD" w:rsidRPr="00332EFD" w:rsidRDefault="00591495" w:rsidP="00855E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
@@ -18669,80 +18697,104 @@
         </w:rPr>
         <w:t xml:space="preserve"> v přípravném řízení se rovnoměrně přidělují trestním soudcům (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2T</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">,7T) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A6A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A6A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160EB895" w14:textId="77777777" w:rsidR="005A6A37" w:rsidRPr="005A6A37" w:rsidRDefault="005A6A37" w:rsidP="005A6A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pokud by počet úkonů v přípravném řízení byl tak vysoký, že nelze rozumně očekávat, že budou všechny v zákonem stanovených lhůtách vyřízeny, povolá se další zastupující soudce. Návrh na potrestání podaný společně s předáním podezřelého (§ 314b odst. 2 trestního řádu) v pracovní době bude přidělen dle obecných pravidel. V případě nepřítomnosti trestního soudce, který nemůže v zákonné lhůtě provést úkony podle § 314b odst. 2 trestního řádu, bude věc přidělena k celkovému vyřízení zastupujícímu soudci v agendě T. V případě nepřítomnosti obou trestních soudů, úkony podle § 314b odst. 2 trestního řádu vyjma konání hlavního líčení a rozhodnutí ve věci samé provede soudce, který v době podání návrhu na potrestání bude mít pracovní pohotovost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCBD69D" w14:textId="77777777" w:rsidR="005A6A37" w:rsidRPr="005A6A37" w:rsidRDefault="005A6A37" w:rsidP="005A6A37">
+    <w:p w14:paraId="4DCBD69D" w14:textId="3CB74902" w:rsidR="005A6A37" w:rsidRPr="005A6A37" w:rsidRDefault="005A6A37" w:rsidP="005A6A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Věci rejstříku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -18793,51 +18845,185 @@
         </w:rPr>
         <w:t xml:space="preserve">, T, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v případě nepřítomnosti soudců senátu T nebo v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve"> v případě nepřítomnosti soudců senátu T nebo v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text1"/>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005A6A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF51E80" w14:textId="77777777" w:rsidR="005A6A37" w:rsidRPr="005A6A37" w:rsidRDefault="005A6A37" w:rsidP="005A6A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="199FE9B2" w14:textId="77777777" w:rsidR="005A6A37" w:rsidRPr="005A6A37" w:rsidRDefault="005A6A37" w:rsidP="005A6A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
@@ -18991,51 +19177,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D4A209" w14:textId="79A6306C" w:rsidR="005A6A37" w:rsidRDefault="005A6A37" w:rsidP="005A6A37">
+    <w:p w14:paraId="18D4A209" w14:textId="6E52C6B0" w:rsidR="005A6A37" w:rsidRDefault="005A6A37" w:rsidP="005A6A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále </w:t>
@@ -19144,51 +19330,185 @@
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním</w:t>
       </w:r>
       <w:r w:rsidR="00FA74CC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve">telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005A6A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A13FC8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6A37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Soudní oddělení 10, 11</w:t>
       </w:r>
       <w:r w:rsidR="00A13FC8">
@@ -19398,74 +19718,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPR</w:t>
       </w:r>
       <w:r w:rsidR="00A6431D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, byl jeho nápad převeden Jaroslavu Martínkovi.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00140A61" w:rsidRPr="00140A61">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03E5A2CC" w14:textId="77777777" w:rsidR="00971667" w:rsidRDefault="00971667" w:rsidP="00EF45F9">
+    <w:p w14:paraId="3CED7B31" w14:textId="77777777" w:rsidR="00FC2367" w:rsidRDefault="00FC2367" w:rsidP="00EF45F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D4180AE" w14:textId="77777777" w:rsidR="00971667" w:rsidRDefault="00971667" w:rsidP="00EF45F9">
+    <w:p w14:paraId="5C990CB1" w14:textId="77777777" w:rsidR="00FC2367" w:rsidRDefault="00FC2367" w:rsidP="00EF45F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -19487,69 +19807,69 @@
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="134A9B89" w14:textId="77777777" w:rsidR="00971667" w:rsidRDefault="00971667" w:rsidP="00EF45F9">
+    <w:p w14:paraId="68ED5F47" w14:textId="77777777" w:rsidR="00FC2367" w:rsidRDefault="00FC2367" w:rsidP="00EF45F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4496FCEE" w14:textId="77777777" w:rsidR="00971667" w:rsidRDefault="00971667" w:rsidP="00EF45F9">
+    <w:p w14:paraId="74367C12" w14:textId="77777777" w:rsidR="00FC2367" w:rsidRDefault="00FC2367" w:rsidP="00EF45F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E6E73DB" w14:textId="4689C545" w:rsidR="00EF45F9" w:rsidRDefault="00EF45F9">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1881402C"/>
@@ -19881,51 +20201,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1623460411">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1913730468">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="323165133">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC1411"/>
     <w:rsid w:val="00016C57"/>
     <w:rsid w:val="00036861"/>
     <w:rsid w:val="00091C6A"/>
@@ -19942,98 +20262,101 @@
     <w:rsid w:val="00231F44"/>
     <w:rsid w:val="00232593"/>
     <w:rsid w:val="00236A62"/>
     <w:rsid w:val="002561C6"/>
     <w:rsid w:val="00271C10"/>
     <w:rsid w:val="002C7690"/>
     <w:rsid w:val="002E50DC"/>
     <w:rsid w:val="0030091D"/>
     <w:rsid w:val="00332EFD"/>
     <w:rsid w:val="003B00A7"/>
     <w:rsid w:val="004444FE"/>
     <w:rsid w:val="00481C7D"/>
     <w:rsid w:val="004D2B06"/>
     <w:rsid w:val="004E4EC0"/>
     <w:rsid w:val="00502958"/>
     <w:rsid w:val="00537CF7"/>
     <w:rsid w:val="005753C4"/>
     <w:rsid w:val="00591495"/>
     <w:rsid w:val="005A6A37"/>
     <w:rsid w:val="005C7557"/>
     <w:rsid w:val="005C7C6C"/>
     <w:rsid w:val="005E07D8"/>
     <w:rsid w:val="00605403"/>
     <w:rsid w:val="006549E7"/>
     <w:rsid w:val="00656F40"/>
+    <w:rsid w:val="006C01C0"/>
     <w:rsid w:val="006C5C49"/>
     <w:rsid w:val="00730BC0"/>
     <w:rsid w:val="0075040C"/>
     <w:rsid w:val="00773112"/>
     <w:rsid w:val="007C1F47"/>
     <w:rsid w:val="00801BD2"/>
     <w:rsid w:val="00827130"/>
     <w:rsid w:val="00855E98"/>
     <w:rsid w:val="008600B3"/>
     <w:rsid w:val="00885B8A"/>
     <w:rsid w:val="00891DE8"/>
     <w:rsid w:val="0089543E"/>
     <w:rsid w:val="008E7051"/>
     <w:rsid w:val="008F34F1"/>
     <w:rsid w:val="00910CCE"/>
     <w:rsid w:val="00952ED7"/>
     <w:rsid w:val="00971667"/>
     <w:rsid w:val="0099575B"/>
     <w:rsid w:val="009C0E70"/>
     <w:rsid w:val="00A0143A"/>
     <w:rsid w:val="00A0419F"/>
     <w:rsid w:val="00A13FC8"/>
     <w:rsid w:val="00A163CF"/>
     <w:rsid w:val="00A35D01"/>
     <w:rsid w:val="00A6431D"/>
     <w:rsid w:val="00A735C2"/>
     <w:rsid w:val="00A8474F"/>
     <w:rsid w:val="00B01A9C"/>
     <w:rsid w:val="00B216F5"/>
     <w:rsid w:val="00BC1411"/>
     <w:rsid w:val="00BD19AC"/>
     <w:rsid w:val="00C01205"/>
+    <w:rsid w:val="00C20C71"/>
     <w:rsid w:val="00C320AF"/>
     <w:rsid w:val="00C776E9"/>
     <w:rsid w:val="00CB3468"/>
     <w:rsid w:val="00CB5623"/>
     <w:rsid w:val="00CD491C"/>
     <w:rsid w:val="00D50780"/>
     <w:rsid w:val="00D80C50"/>
     <w:rsid w:val="00DB053C"/>
     <w:rsid w:val="00DC11EB"/>
     <w:rsid w:val="00E55EC6"/>
     <w:rsid w:val="00EA551B"/>
     <w:rsid w:val="00ED5149"/>
     <w:rsid w:val="00EF3E35"/>
     <w:rsid w:val="00EF45F9"/>
     <w:rsid w:val="00F14802"/>
     <w:rsid w:val="00FA74CC"/>
+    <w:rsid w:val="00FC2367"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E696DAF"/>
@@ -21067,51 +21390,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1677268598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -21365,75 +21688,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC8F8631-9D4C-49C1-BE6A-D291CBA06C12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>21311</Characters>
+  <Pages>13</Pages>
+  <Words>3613</Words>
+  <Characters>21319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>177</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24873</CharactersWithSpaces>
+  <CharactersWithSpaces>24883</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Borešová Petra Mgr.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>