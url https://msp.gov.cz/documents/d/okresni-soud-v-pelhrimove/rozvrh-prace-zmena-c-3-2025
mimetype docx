--- v0 (2025-11-06)
+++ v1 (2026-05-23)
@@ -103,121 +103,121 @@
         </w:rPr>
         <w:t>Okresního soudu v Pelhřimově</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62883CBC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00FB4907" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4907">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>od 1. 1. 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8EECBD" w14:textId="49386257" w:rsidR="007A64F0" w:rsidRPr="003F63F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="1F8EECBD" w14:textId="66C7C96B" w:rsidR="007A64F0" w:rsidRPr="003F63F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>změna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> č. </w:t>
       </w:r>
-      <w:r w:rsidR="0073044D">
+      <w:r w:rsidR="004E3A14">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> platná od 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0073044D">
+      <w:r w:rsidR="004E3A14">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
@@ -861,320 +861,344 @@
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>PRÁVA  SOUDU</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB1A29C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0076084B" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
-[...12 lines deleted...]
-    <w:p w14:paraId="52B82DD6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00467344" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="4D0A97B0" w14:textId="77777777" w:rsidR="00954385" w:rsidRDefault="00954385" w:rsidP="007A64F0">
       <w:pPr>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F73F2C">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D3C238" w14:textId="0AF9B95E" w:rsidR="00954385" w:rsidRDefault="00954385" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Předsedkyně okresního soudu:</w:t>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Ředitelka</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0003222F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F73F2C">
+        <w:t>ověřená zastupováním uvolněné funkce předsedy</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>správy</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="007F1F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F73F2C">
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>soudu:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Ředitelka</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00667DBB">
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">Ing. Mgr. Petra Borešová, </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>správy</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>soudu:</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F7C" w:rsidRPr="00667DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ing. Mgr. Petra Borešová,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC34B9F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00467344" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="28CB9BB2" w14:textId="4BC71DD2" w:rsidR="00D4103D" w:rsidRDefault="0003222F" w:rsidP="00D4103D">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>okresního soudu</w:t>
+      </w:r>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JUDr. Jitka Papežová, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4103D" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5FDD" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">řídí a kontroluje činnost správy soudu, prování kontrolu </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soudních kanceláří</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC34B9F" w14:textId="4C2D2D4D" w:rsidR="007A64F0" w:rsidRPr="00467344" w:rsidRDefault="007A64F0" w:rsidP="00D4103D">
       <w:pPr>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>vykonává státní správu okresního soudu dle § 127 zák. č.  6/2002 Sb</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00830974">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...17 lines deleted...]
-        <w:t>oudních kanceláří</w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4103D" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vykonává další práce na úseku správním a</w:t>
+      </w:r>
+      <w:r w:rsidR="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830974" w:rsidRPr="00830974">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hospodářském</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25390DA5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="18CD4896" w14:textId="7AD8124C" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00830974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">vyřizuje stížnosti podle § 171 a násl. zák. č. 6/2002 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Sb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   a vykonává další práce na úseku správním a hospodářském                                                                                                                             </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        <w:t>-  odpovídá za majetek</w:t>
+        <w:t xml:space="preserve">  odpovídá za majetek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DD9927" w14:textId="05F548B8" w:rsidR="00C825CD" w:rsidRDefault="00C825CD" w:rsidP="007A64F0">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -2391,51 +2415,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="014228BB" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2542EB63" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="134CFB40" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2464,51 +2487,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="052B4D28" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="-782"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="693BB0B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
@@ -2523,89 +2545,87 @@
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6053BB22" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="073EF20E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D8A961" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56E69ABF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E9676F" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2625,155 +2645,150 @@
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="2E045457" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62213951" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FA0B8C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43DDCC96" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A67B43" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67B43">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Milan VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EFE80F7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74A661D6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="08539417" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77246259" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49DDDAE1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F22CEF7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
@@ -2855,51 +2870,50 @@
           </w:p>
           <w:p w14:paraId="7E42C75A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62E6BADC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="489B6ACE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="002E5E7B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365F75">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E7B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -3485,51 +3499,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A044E25" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1236C7A6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A95D57D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -3707,129 +3720,126 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143747C3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27C8BE70" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B3E83CF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="71B8E992" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0964DB73" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D437AE1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0016438D" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016438D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20CDFB1B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19270DE8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3839,87 +3849,85 @@
           </w:p>
           <w:p w14:paraId="0A4D419F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50DB170D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00102099" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C436B9" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C436B9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05BF3D04" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1494751C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E10585" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3957,156 +3965,151 @@
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4E086819" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE577EE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4736CE6F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C9A6486" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00862523" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Jiří ZACH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A0F273E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62616910" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4264CAB5" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="2331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="338E6664" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78FAE5F6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C551430" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -4140,51 +4143,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D9F6AB6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17CDC6D3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -4672,51 +4674,50 @@
           </w:p>
           <w:p w14:paraId="74670DA1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C600DC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3082CBFB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D824A4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="130273DC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60236EF3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -4879,51 +4880,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0209B58C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49865B2E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
@@ -4975,101 +4975,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="25B1FC90" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24ECCA09" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B0F7C16" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00D95E21" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9364E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95E21">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C18100B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="122C2461" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -5079,87 +5077,85 @@
           </w:p>
           <w:p w14:paraId="427C616C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38B25150" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BE6452D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00902288" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BF8A464" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CC77063" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5189,71 +5185,69 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D1A52AF" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3832E745" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13DF1C6F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7152840C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00902288" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -5271,96 +5265,93 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Miloslava</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> JAROŠOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A0A345" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EA4388C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="55450671" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="6807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75E2FF47" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="206842CD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AD77DA0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
@@ -5517,51 +5508,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44A545EF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1378CCAD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C50BD13" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -6114,51 +6104,50 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C5EEFAA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="011D13B8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="538A2DD8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="770D938E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -6312,51 +6301,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jitka PAPEŽOVÁ, Ph.D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33F4B40B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DABDCDE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -6390,92 +6378,90 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D21E5A9" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4330BBEC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FA62D18" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A60734" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60734">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="651CBBD2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A5E59C8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -6486,95 +6472,93 @@
           </w:p>
           <w:p w14:paraId="30A7161D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="150822D1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="742C5BF4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003B287B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B287B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D08A09" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4C78C7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23C22749" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6600,154 +6584,149 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="05718D04" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18748234" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48B3B778" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31924160" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4185">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Lenka JIŘÍKOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52E2BDFD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F9F8300" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="07DC870E" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703B8926" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37096793" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7ED7341C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
@@ -6965,51 +6944,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B8B4F81" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A75F482" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A3207C0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3B36">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -7850,51 +7828,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>z.ř.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="699103FE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B530B4D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -8032,51 +8009,50 @@
           <w:p w14:paraId="23BFC9E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FB139B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CFF43E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8110,90 +8086,88 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="1EBE387B" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CA30358" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04C40CF5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7031B924" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E988560" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -8204,88 +8178,86 @@
           </w:p>
           <w:p w14:paraId="7C4191E8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A876FE8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38DD1696" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E106CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E106CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14B84359" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A20B48" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BFC726A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -8327,161 +8299,156 @@
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="643EFBA7" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="028996C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="736A5729" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="519EBE4D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00733408" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Martin NOVÁČEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51F76ADC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCB606D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="548CE48F" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="3214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F492F80" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15B028AE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22155342" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
@@ -8545,51 +8512,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23B4264E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="512E4285" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0095642A" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76BACD64" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00564FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -9026,51 +8992,50 @@
           <w:p w14:paraId="6E602922" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DC62AC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A16E98B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C0A84C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A9506A3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr.  Lenka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9232,51 +9197,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57431A61" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4457D467" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="787C5319" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9311,101 +9275,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3656"/>
         <w:gridCol w:w="1163"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="3B64E89B" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="139CBDB5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F268E5C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="053055D0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A58BFBD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -9415,93 +9377,91 @@
           </w:p>
           <w:p w14:paraId="29C091D3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BA70F29" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32FD8AFC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000A6C81" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43C9BF63" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DC00AA3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003F20BC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
@@ -9547,181 +9507,176 @@
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4FD5898E" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="293C5089" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09EA6387" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FF8D7A7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004223B1" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004223B1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="087628EB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="380C6D9A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D4F6620" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E0AF9E8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="162213A6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10083,51 +10038,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="206677DC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1610F443" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
@@ -10790,51 +10744,50 @@
                 <w:tab w:val="left" w:pos="6494"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E8FE8F8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71E978D0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
               <w:rPr>
@@ -11129,51 +11082,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50CDD36E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00BD1FCE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0334F084" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20FBAB5B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
@@ -11392,184 +11344,179 @@
             <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="52515D18" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A0DD75A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="300B901B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46A431AD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00FC53A4" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC53A4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="241299D5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78A44E00" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="3669E6D1" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="166D4EBE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A728D83" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11869,51 +11816,50 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EF9D4C1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="005348C1" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1163C2C3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B3373BA" w14:textId="7B7F3365" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
@@ -12435,51 +12381,50 @@
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A639F9C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AEEDB1F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2858F7A0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12792,51 +12737,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22E12CE9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3384B22C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04B41F6D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13075,77 +13019,75 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="37E71052" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DB26F9" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="39E7488F" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17C8AF47" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08F8F7FC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="524E3312" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13167,112 +13109,109 @@
               </w:rPr>
               <w:t>Mgr. Martina SAŇKOVÁ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D0A200B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000E4CEF" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="287C0C0E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="0A55BC18" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78D756C2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7828553F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13334,51 +13273,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B30B38B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4664D973" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -13513,192 +13451,192 @@
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>věcí s cizím prvkem - 100% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0163C3F9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B41E24" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B61CDE5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B41E24" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17344870" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="006125F6" w:rsidRDefault="006125F6" w:rsidP="006125F6">
-[...9 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="17344870" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="004E3A14" w:rsidRDefault="006125F6" w:rsidP="006125F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dle rozpisu </w:t>
             </w:r>
-            <w:r w:rsidRPr="006125F6">
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>dosažitelnosti</w:t>
             </w:r>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> soudců mimo pracovní dobu a ve dnech pracovního volna a klidu:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BCBA117" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="006125F6" w:rsidRDefault="006125F6" w:rsidP="006125F6">
-[...9 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="4BCBA117" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="004E3A14" w:rsidRDefault="006125F6" w:rsidP="006125F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- potřebné úkony v příprav. řízení, ve </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>zkrác</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>tr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>. řízení a v trestním řízení,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DEFD63B" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="006125F6" w:rsidRDefault="006125F6" w:rsidP="006125F6">
+          <w:p w14:paraId="5DEFD63B" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="004E3A14" w:rsidRDefault="006125F6" w:rsidP="006125F6">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-                <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- rozhodování o předběžných opatření podle § 400 a násl. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>z.ř.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">., § 452 a násl.  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>z.ř.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006125F6">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54FA7E55" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="006125F6" w:rsidRDefault="006125F6" w:rsidP="006125F6">
+          <w:p w14:paraId="54FA7E55" w14:textId="77777777" w:rsidR="006125F6" w:rsidRPr="004E3A14" w:rsidRDefault="006125F6" w:rsidP="006125F6">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-                <w:color w:val="FF0000"/>
-[...9 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2224AB01" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3A14" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73C0F816" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CFA6312" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CB785C7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -13798,51 +13736,50 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="422CADFA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000E4CEF" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="471B3A98" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AA3ACD6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
@@ -14086,363 +14023,362 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75B246DE" w14:textId="77777777" w:rsidR="00EA2244" w:rsidRPr="000E4CEF" w:rsidRDefault="00EA2244" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5355A956" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="184E2E5F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E4154B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="16018" w:type="dxa"/>
         <w:tblInd w:w="-1139" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1134"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="10206"/>
+        <w:gridCol w:w="1011"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2099"/>
+        <w:gridCol w:w="9833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A64F0" w14:paraId="7ACA1581" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="007A64F0" w14:paraId="7ACA1581" w14:textId="77777777" w:rsidTr="00A26468">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="161DA66F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pro soudní oddělení</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A86AF44" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BFE8D5B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F81CB1B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jméno a příjmení</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515985C7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="726DFB42" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="004CF643" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23900F61" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68AAC811" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Funkce - Náplň</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A64F0" w14:paraId="72EACF98" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="007A64F0" w14:paraId="72EACF98" w14:textId="77777777" w:rsidTr="00A26468">
         <w:trPr>
           <w:trHeight w:val="1827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A7F431" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="074FDF3C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E33B5B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40CE50A5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45F8A1C2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lenka Kokšteinová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E6264D1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670F80">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. J. Doležal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FC2A1DB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
-            <w:pPr>
+          <w:p w14:paraId="78C8392E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
+              <w:t>J. Martínek,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50DD491F" w14:textId="77777777" w:rsidR="005D186B" w:rsidRPr="00F73F2C" w:rsidRDefault="005D186B" w:rsidP="005D186B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
               <w:t>Mgr. D. Bedřichová</w:t>
-            </w:r>
-[...12 lines deleted...]
-              <w:t>J. Martínek,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="344685C2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10863A9F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úředn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>ice</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> na trestním úseku (T,</w:t>
             </w:r>
@@ -14622,132 +14558,146 @@
               </w:rPr>
               <w:t>- soudní doručovatel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A64F0" w14:paraId="1EAE1831" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="007A64F0" w14:paraId="1EAE1831" w14:textId="77777777" w:rsidTr="00A26468">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352AE2D2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="494C5BA5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11649C1D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BC5CFD6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EC333A3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jaroslav Martínek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31A0C776" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="31A0C776" w14:textId="568C4296" w:rsidR="007A64F0" w:rsidRDefault="00A45F9C" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="-34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Mgr. J. Doležal,</w:t>
+              <w:t>B. Smrčinová</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDDDE1A" w14:textId="00C302E6" w:rsidR="001D1364" w:rsidRPr="00F73F2C" w:rsidRDefault="001D1364" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:ind w:left="-34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Mgr. Bc. M. Kratochvílová</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0010CC25" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="-34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Březinová, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F74457D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="-34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -14757,51 +14707,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9AA008" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. D. Bedřichová</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28FA2F4B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úředník na úseku občanskoprávním</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">vykonává činnost dle § 11 až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. </w:t>
             </w:r>
@@ -14962,119 +14912,119 @@
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F78219B" w14:textId="783D4494" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00695C48">
             <w:pPr>
               <w:ind w:left="-34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- soudní doručovatel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A64F0" w14:paraId="6C36EC67" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="007A64F0" w14:paraId="6C36EC67" w14:textId="77777777" w:rsidTr="00A26468">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17E2E453" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="765DF36E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D50B468" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C25AD8E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C800E21" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. Petra Vaculínová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57AAF768" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Březinová, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54E22E84" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -15084,68 +15034,68 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>J. Martínek,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="041F60B6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. D. Bedřichová</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42CDE907" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="42CDE907" w14:textId="14B3E05F" w:rsidR="007A64F0" w:rsidRDefault="00E0752F" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Mgr. J. Doležal,</w:t>
+              <w:t>Mgr. Bc. M. Kratochvílová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7071933F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">vyšší soudní úřednice na úseku občanskoprávním, vykonává činnost podle § 11 až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>zejména</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="502AD2B2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -15267,186 +15217,192 @@
           </w:p>
           <w:p w14:paraId="2CAFB81D" w14:textId="277256E6" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00695C48">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>- soudní doručovatel</w:t>
             </w:r>
             <w:r w:rsidR="00695C48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A64F0" w14:paraId="048D670A" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="007A64F0" w14:paraId="048D670A" w14:textId="77777777" w:rsidTr="00A26468">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12180A48" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F4F1E22" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5943DE1C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BACB742" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BFF25B5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Marie Březinová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16567C94" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Mgr. P. Vaculínová, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EF5FBDB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Martínek,  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DCBBBFB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Mgr. D. Bedřichová, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF7413B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="5BF7413B" w14:textId="03CF3DF4" w:rsidR="007A64F0" w:rsidRDefault="00E0752F" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Mgr. J. Doležal,</w:t>
+              <w:t>Mgr. Bc. M. Kratochvílová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="378E655A" w14:textId="01BD5527" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úřednice na úseku občanskoprávním</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> (C, P, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -15555,68 +15511,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>úkony v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">e věcech rejstříku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Nc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00171196">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00171196" w:rsidRPr="006B2EB3">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00171196" w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vyjma</w:t>
             </w:r>
-            <w:r w:rsidR="006B2EB3" w:rsidRPr="006B2EB3">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="006B2EB3" w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> oddílu rejstříku</w:t>
             </w:r>
-            <w:r w:rsidR="00171196" w:rsidRPr="006B2EB3">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00171196" w:rsidRPr="004E3A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> všeobecné </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00171196">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Nc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00171196">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, Cd, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F73F2C">
@@ -15707,177 +15663,201 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313976C0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- soudní doručovatel, </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A64F0" w14:paraId="1E66FCA1" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="007A64F0" w14:paraId="1E66FCA1" w14:textId="77777777" w:rsidTr="00A26468">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB6A274" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C832257" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="49B93B66" w14:textId="6182FC9F" w:rsidR="008265F4" w:rsidRDefault="008265F4" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4B63197D" w14:textId="77777777" w:rsidR="008265F4" w:rsidRDefault="008265F4" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29443027" w14:textId="77777777" w:rsidR="008265F4" w:rsidRDefault="008265F4" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="2DC95A85" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20A25DE9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FF972F6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. Dana Bedřichová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBC0D7F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
-[...12 lines deleted...]
-          <w:p w14:paraId="1C5EC1F1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="2D2E954D" w14:textId="4DA29FF5" w:rsidR="00A26468" w:rsidRDefault="001D1364" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Mgr. Bc. M. Kratochvílová</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5EC1F1" w14:textId="3A92CF7C" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>J. Martínek,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A42F750" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. P. Vaculínová,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7616C42D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>M. Březinová,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6270E5F6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úřednice na občanskoprávním úseku, vykonává činnost dle § 11až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">dohled </w:t>
             </w:r>
@@ -15967,341 +15947,700 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>soudní doručovatel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A64F0" w:rsidRPr="008617CE" w14:paraId="1F8EA870" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="0009637A" w14:paraId="55B3ACF7" w14:textId="77777777" w:rsidTr="00A26468">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="297A8C6D" w14:textId="77777777" w:rsidR="0009637A" w:rsidRDefault="0009637A" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26EB4947" w14:textId="77777777" w:rsidR="0009637A" w:rsidRDefault="0009637A" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28924166" w14:textId="33822994" w:rsidR="0009637A" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4460263C" w14:textId="77777777" w:rsidR="0009637A" w:rsidRDefault="0009637A" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="370E3E6E" w14:textId="77777777" w:rsidR="0009637A" w:rsidRDefault="0009637A" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A91FD0" w14:textId="77777777" w:rsidR="0009637A" w:rsidRDefault="0009637A" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469333B1" w14:textId="77777777" w:rsidR="0009637A" w:rsidRDefault="0009637A" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="758F0E17" w14:textId="77777777" w:rsidR="00283AA2" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08363C58" w14:textId="68ADB836" w:rsidR="00283AA2" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Mgr.Bc.Monika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kratochvílová</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EDC877" w14:textId="72DF5B42" w:rsidR="00C861C9" w:rsidRDefault="00C861C9" w:rsidP="00C861C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Mgr. D. Bedřichová</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2C9340" w14:textId="7DBCEA55" w:rsidR="00283AA2" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>J. Martínek</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA32CF5" w14:textId="5376CCB8" w:rsidR="00283AA2" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Mgr. P. Vaculínová</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B59DEA" w14:textId="0F9882D7" w:rsidR="00283AA2" w:rsidRDefault="00283AA2" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>M. Březinová</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B47207" w14:textId="77777777" w:rsidR="00ED2384" w:rsidRPr="00ED2384" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED2384">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>vyšší soudní úřednice na občanskoprávním úseku, vykonává činnost dle § 11až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., dohled nad exekutory, zejména</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79875E9D" w14:textId="0ED7D45A" w:rsidR="00ED2384" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED2384">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- úkony ve věcech rejstříku </w:t>
+            </w:r>
+            <w:r w:rsidR="008C6D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2384">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>EXE,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F7775D" w14:textId="77777777" w:rsidR="00ED2384" w:rsidRPr="00786091" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2384">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">úkony ve věcech platební rozkazy C–50% nápad </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5945B8B3" w14:textId="77777777" w:rsidR="00ED2384" w:rsidRPr="00ED2384" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
+            <w:pPr>
+              <w:pBdr>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED2384">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>- Cd-videokonference,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0977D85A" w14:textId="62CB9B0B" w:rsidR="0009637A" w:rsidRPr="00F73F2C" w:rsidRDefault="00ED2384" w:rsidP="00ED2384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED2384">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>- soudní doručovatel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A64F0" w:rsidRPr="008617CE" w14:paraId="1F8EA870" w14:textId="77777777" w:rsidTr="00A26468">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FF670F8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C58DB0B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D82610" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A391153" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A5A6B01" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Blanka Smrčinová</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C7D4A4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="488406DC" w14:textId="21D042E2" w:rsidR="002F2411" w:rsidRDefault="002F2411" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Mgr. D. Bedřichová, J. Martínek,</w:t>
+              <w:t>J. Martínek</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C7D4A4" w14:textId="494A7555" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mgr. D. Bedřichová, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="223551CD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. P. Vaculínová,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="728FDE1E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>M. Březinová,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14490B07" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5138D532" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C57CE36" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="642DB8A5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">vyšší soudní úřednice na úseku občanskoprávním, vykonává činnosti dle § 11 až 14 zák. č.121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6259E7" w14:textId="77777777" w:rsidR="007027AA" w:rsidRDefault="007027AA" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>zejména</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731B2B3A" w14:textId="2DBC06AB" w:rsidR="007027AA" w:rsidRDefault="00161165" w:rsidP="00161165">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="007027AA" w:rsidRPr="00161165">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>úkony ve věcech EPR - 25% nápad</w:t>
+            </w:r>
+            <w:r w:rsidR="007027AA" w:rsidRPr="00161165">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C57CE36" w14:textId="0DE1C70E" w:rsidR="00161165" w:rsidRPr="00161165" w:rsidRDefault="00161165" w:rsidP="00161165">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00161165">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>- soudní doručovatel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A64F0" w:rsidRPr="008617CE" w14:paraId="2DCD6193" w14:textId="77777777" w:rsidTr="00AE22D5">
+      <w:tr w:rsidR="007A64F0" w:rsidRPr="008617CE" w14:paraId="2DCD6193" w14:textId="77777777" w:rsidTr="00A26468">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EE09AB8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="499C4A01" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BCFD4F2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F28ED74" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="202A550F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Mgr. Jan Doležal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130DD2BB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00D70D07" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="130DD2BB" w14:textId="6CBCCB4D" w:rsidR="007A64F0" w:rsidRPr="00D70D07" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D70D07">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Lenka Kokšteinová</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1459FED7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D8AACFE" w14:textId="4E855939" w:rsidR="002F2411" w:rsidRDefault="002F2411" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Mgr. D. Bedřichová, J. Martínek,</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B924CB4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+              <w:t>M. Březinová</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1459FED7" w14:textId="5706040E" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t>Mgr. P. Vaculínová,</w:t>
-[...24 lines deleted...]
-              <w:outlineLvl w:val="0"/>
+              <w:t>J. Martínek,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A7D04E9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="002F2411">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231E29F8" w14:textId="1C7BC9C1" w:rsidR="00D774F2" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="68FDEF8A" w14:textId="20C740C7" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>vyšší soudní úředník na úseku občanskoprávním</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D70D07">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">a na trestním úseku (T, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D70D07">
@@ -16330,173 +16669,147 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D70D07">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Ntm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>, vykonává činnosti dle § 11 až 14 zák. č.121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb., zejména</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68FDEF8A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
+          <w:p w14:paraId="24363059" w14:textId="46F31589" w:rsidR="00C861C9" w:rsidRPr="008617CE" w:rsidRDefault="00C861C9" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>- úkony ve věcech EPR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DFB0911" w14:textId="0B38AFF1" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">- úkony ve věcech EPR - 25% nápad, </w:t>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="008617CE">
+              <w:t xml:space="preserve">- úkony ve věcech platební rozkazy  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E38EC61" w14:textId="30A18841" w:rsidR="006B2EB3" w:rsidRPr="00EC45CF" w:rsidRDefault="006B2EB3" w:rsidP="00AE22D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B2EB3">
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>zástup ve věcech rejstříku EXE</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">úkony ve věcech </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00EC45CF" w:rsidRPr="00EC45CF">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Nc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00EC45CF" w:rsidRPr="00EC45CF">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="003E7DE8">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="003E7DE8" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>občanskoprávní</w:t>
             </w:r>
-            <w:r w:rsidR="0057161F">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="0057161F" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> - oddíl</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="003E7DE8">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="003E7DE8" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EC45CF" w:rsidRPr="00EC45CF">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">všeobecné </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00EC45CF" w:rsidRPr="00EC45CF">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00EC45CF" w:rsidRPr="007027AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Nc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="12978D0C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008617CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -16567,90 +16880,50 @@
     <w:p w14:paraId="76F5A2CE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4873B777" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A52292C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0029C7FD" w14:textId="77777777" w:rsidR="00695C48" w:rsidRDefault="00695C48" w:rsidP="007A64F0">
-      <w:pPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="5D0247C3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B87E852" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="16018" w:type="dxa"/>
         <w:tblInd w:w="-1139" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="4589"/>
@@ -17089,60 +17362,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Petra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Péčová</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18CB007D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lucie Gapková</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3EDE8331" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Bc. Kristýna </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Martáková</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="795BC916" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -17486,60 +17751,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Petra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Péčová</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0143DBF9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lucie Gapková</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="235A860C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Bc. Kristýna </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Martáková</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62D542BD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -17930,60 +18187,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Petra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Péčová</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F4515EE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lucie Gapková</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="28672993" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Bc. Kristýna </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Martáková</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18B2A547" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -19126,51 +19375,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8755"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="15661227" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4887BDE0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Mkatabulky"/>
               <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="15985" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19209,51 +19457,50 @@
                     </w:rPr>
                     <w:t>Drobné změny v rozvrhu práce jsou soudcům dávány na vědomí při pracovních poradách.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="68836FD4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="485F67B3" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07D3187F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F1A1446" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
@@ -19283,176 +19530,218 @@
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A001946" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D69B2C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="740BD3DA" w14:textId="529CA8E3" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="740BD3DA" w14:textId="114686B9" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>V Pelhřimově dne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006169E3">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="04CB4F8E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="04CB4F8E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B7A9B8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4EF6B4FC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="698A09C7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>JUDr. Jitka Papežová, Ph.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA5F626" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">předsedkyně Okresního soudu  </w:t>
+    <w:p w14:paraId="70F0B151" w14:textId="2163729C" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>pověřena zastupováním uvolněné funkce předsedy Okresního soudu v Pelhřimově</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE10E5C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
-[...25 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5CCF5EB8" w14:textId="556B1FBE" w:rsidR="007A64F0" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A71A112" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="143CFC6B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02AC564A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
@@ -19548,311 +19837,339 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50/2025,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290C34C6" w14:textId="77777777" w:rsidR="00A04A63" w:rsidRPr="00A04A63" w:rsidRDefault="00A04A63" w:rsidP="00A04A63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04A63">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>změna č. 2 rozvrhu práce účinná od 1. 6. 2025 byla projednána na shromáždění soudců Okresního soudu v Pelhřimově dne 26.5.2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54516439" w14:textId="77777777" w:rsidR="00A04A63" w:rsidRPr="00A04A63" w:rsidRDefault="00A04A63" w:rsidP="00A04A63">
+    <w:p w14:paraId="54516439" w14:textId="16038ACD" w:rsidR="00A04A63" w:rsidRPr="00A04A63" w:rsidRDefault="00A04A63" w:rsidP="00A04A63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04A63">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">pod 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04A63">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Spr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04A63">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 434/2025.</w:t>
+        <w:t xml:space="preserve"> 434/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00971226">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247299F7" w14:textId="24DDA8E8" w:rsidR="006169E3" w:rsidRPr="00DC6BD0" w:rsidRDefault="006169E3" w:rsidP="006169E3">
+    <w:p w14:paraId="247299F7" w14:textId="24DDA8E8" w:rsidR="006169E3" w:rsidRPr="008C6D55" w:rsidRDefault="006169E3" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007A64F0" w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">měna č. </w:t>
       </w:r>
-      <w:r w:rsidR="006125F6" w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="006125F6" w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007A64F0" w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozvrhu práce účinná od 1. </w:t>
       </w:r>
-      <w:r w:rsidR="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00DC6BD0" w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="007A64F0" w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007A64F0" w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. 2025 byla projednána na shromáždění soudců Okresního soudu v Pelhřimově dne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26.</w:t>
       </w:r>
-      <w:r w:rsidR="00A04A63" w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00A04A63" w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2876F7F3" w14:textId="1AF177A5" w:rsidR="007A64F0" w:rsidRPr="00DC6BD0" w:rsidRDefault="007A64F0" w:rsidP="006169E3">
+    <w:p w14:paraId="2876F7F3" w14:textId="4D0ED959" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="006169E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">pod 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Spr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E7DE8" w:rsidRPr="00DC6BD0">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003E7DE8" w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>637</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6BD0">
-[...4 lines deleted...]
-        <w:t>/2025.</w:t>
+      <w:r w:rsidRPr="008C6D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00971226">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7712FF6A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="002D72B9" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
-[...13 lines deleted...]
-    <w:p w14:paraId="2EDD8A0F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="002D72B9" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="3B731BF2" w14:textId="19D8C2FD" w:rsidR="00971226" w:rsidRPr="00971226" w:rsidRDefault="00971226" w:rsidP="00971226">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00971226">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">změna č. 4 rozvrhu práce účinná od 1. 10. 2025 byla projednána na shromáždění soudců Okresního soudu v Pelhřimově dne </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0406215E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="4A03D6CC" w14:textId="77777777" w:rsidR="00971226" w:rsidRPr="00971226" w:rsidRDefault="00971226" w:rsidP="00971226">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6261"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A3AC44C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+    <w:p w14:paraId="3277D2F8" w14:textId="77777777" w:rsidR="00971226" w:rsidRPr="00971226" w:rsidRDefault="00971226" w:rsidP="006169E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7712FF6A" w14:textId="2DF9CF57" w:rsidR="007A64F0" w:rsidRPr="00971226" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0406215E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793402D9" w14:textId="77777777" w:rsidR="007F2382" w:rsidRDefault="007F2382" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BD39F6" w14:textId="77777777" w:rsidR="00D10157" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CABA6B" w14:textId="77777777" w:rsidR="00D10157" w:rsidRPr="00971226" w:rsidRDefault="00D10157" w:rsidP="007A64F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3AC44C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00971226" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...43 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60127746" w14:textId="50439073" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pravidla přidělování nápadu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F76A141" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00EB29AC" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451518E0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
@@ -20175,84 +20492,78 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>pro zmatečnost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009A1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Pokud bude obnova řízení povolena nebo žaloba pro zmatečnost bude úspěšná, pak</w:t>
       </w:r>
       <w:r w:rsidR="009A1702" w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bude řešitelem soudce, který rozhodl v původním </w:t>
-[...6 lines deleted...]
-        <w:t>řízení, pokud tento soudce již na soudě nepůsobí, bude řešitelem soudce působící v senátě shodného čísla senátu a pokud tento senát není obsazen, pak prvý zastupující soudce původně vyřizujícího soudce.</w:t>
+        <w:t xml:space="preserve"> bude řešitelem soudce, který rozhodl v původním řízení, pokud tento soudce již na soudě nepůsobí, bude řešitelem soudce působící v senátě shodného čísla senátu a pokud tento senát není obsazen, pak prvý zastupující soudce původně vyřizujícího soudce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD25517" w14:textId="77777777" w:rsidR="00F7358B" w:rsidRDefault="00F7358B" w:rsidP="00791125">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E9C1B2" w14:textId="0C62E6CD" w:rsidR="00C6711F" w:rsidRPr="00C23B2D" w:rsidRDefault="00C23B2D" w:rsidP="000241D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23B2D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Trestněprávní úsek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46847FBD" w14:textId="4AA680DB" w:rsidR="00C6711F" w:rsidRPr="00F73F2C" w:rsidRDefault="00BC7FA3" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C6711F" w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>okud v agendě T napadne další věc obviněného, jehož předchozí věc není doposud pravomocně skončena, je příslušným soudcem k vyřízení takové věci soudce, kterému byla na základě rozvrhu práce přidělena dosud neskončena věc téhož obviněného. Při souběhu specializace na úseku T má přednost specializace na trestné činy vojenské, pokud se nejedná o věci vojenské, pak následují věci týkající se korupce veřejných činitelů, korupce při veřejných zakázkách, soutěžích a dražbách, pokud se nejedná o předešlé věci, mají přednost věci s cizím prvkem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64254981" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRPr="00F73F2C" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
@@ -20318,81 +20629,95 @@
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Nt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> v přípravném řízení se rovnoměrně přidělují trestním soudcům (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>2T</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">,7T) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>7T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038368AF" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRPr="00F73F2C" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Pokud by počet úkonů v přípravném řízení byl tak vysoký, že nelze rozumně očekávat, že budou všechny v zákonem stanovených lhůtách vyřízeny, povolá se další zastupující soudce. Návrh na potrestání podaný společně s předáním podezřelého (§ 314b odst. 2 trestního řádu) v pracovní době bude přidělen dle obecných pravidel. V případě nepřítomnosti trestního soudce, který nemůže v zákonné lhůtě provést úkony podle § 314b odst. 2 trestního řádu, bude věc přidělena k celkovému vyřízení zastupujícímu soudci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> v agendě T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>. V případě nepřítomnosti obou trestních soudů, úkony podle § 314b odst. 2 trestního řádu vyjma konání hlavního líčení a rozhodnutí ve věci samé provede soudce, který v době podání návrhu na potrestání bude mít pracovní pohotovost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6353A610" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
+    <w:p w14:paraId="6353A610" w14:textId="5C08551C" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Věci rejstříku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Nt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -20432,51 +20757,130 @@
         </w:rPr>
         <w:t xml:space="preserve"> případě nepřítomnosti soudců </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>senátu T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text1"/>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145AA904" w14:textId="77777777" w:rsidR="00C52FAC" w:rsidRDefault="00C52FAC" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B169F43" w14:textId="2DB503AC" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
@@ -20551,60 +20955,59 @@
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">., o zrušení předběžného opatření dle § 462 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C1D8D4" w14:textId="29ACEEFD" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
+    <w:p w14:paraId="16C1D8D4" w14:textId="7C1CB98A" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">.) a předběžnou úpravy poměrů dle § 452 a násl. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
@@ -20658,51 +21061,137 @@
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>nutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve">nutí pohotovostní soudce dle rozpisu dosažitelnosti, když </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text3"/>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">oudní oddělení 10, 11 a 12 vyřizující agendu E jmenuje rovněž nezletilému kolizního opatrovníka ve věcech E postupem dle § 467 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -20723,58 +21212,58 @@
       </w:r>
       <w:r w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C6711F" w:rsidSect="00C52FAC">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="680" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F6A3BA5" w14:textId="77777777" w:rsidR="00FF315B" w:rsidRDefault="00FF315B" w:rsidP="00695C48">
+    <w:p w14:paraId="05DD9B0A" w14:textId="77777777" w:rsidR="003865FE" w:rsidRDefault="003865FE" w:rsidP="00695C48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CF5D226" w14:textId="77777777" w:rsidR="00FF315B" w:rsidRDefault="00FF315B" w:rsidP="00695C48">
+    <w:p w14:paraId="6519CAC6" w14:textId="77777777" w:rsidR="003865FE" w:rsidRDefault="003865FE" w:rsidP="00695C48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20801,58 +21290,58 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B22A107" w14:textId="77777777" w:rsidR="00FF315B" w:rsidRDefault="00FF315B" w:rsidP="00695C48">
+    <w:p w14:paraId="09B851FB" w14:textId="77777777" w:rsidR="003865FE" w:rsidRDefault="003865FE" w:rsidP="00695C48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AA4B772" w14:textId="77777777" w:rsidR="00FF315B" w:rsidRDefault="00FF315B" w:rsidP="00695C48">
+    <w:p w14:paraId="19E2E1C8" w14:textId="77777777" w:rsidR="003865FE" w:rsidRDefault="003865FE" w:rsidP="00695C48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54449D71" w14:textId="77777777" w:rsidR="009E4979" w:rsidRPr="00447C20" w:rsidRDefault="00DC18EF" w:rsidP="00447C20">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>15 Spr 981/2024</w:t>
     </w:r>
   </w:p>
@@ -22813,143 +23302,179 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="578751591">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1135222531">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="409235289">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="823811909">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A64F0"/>
     <w:rsid w:val="000241D7"/>
     <w:rsid w:val="00031D96"/>
+    <w:rsid w:val="0003222F"/>
     <w:rsid w:val="00064C71"/>
+    <w:rsid w:val="0009637A"/>
     <w:rsid w:val="00107BB9"/>
+    <w:rsid w:val="00161165"/>
     <w:rsid w:val="00171196"/>
     <w:rsid w:val="001A77B5"/>
+    <w:rsid w:val="001B5254"/>
+    <w:rsid w:val="001B5C88"/>
+    <w:rsid w:val="001D1364"/>
     <w:rsid w:val="001D65CE"/>
     <w:rsid w:val="00212ADD"/>
     <w:rsid w:val="002468E5"/>
+    <w:rsid w:val="002542F6"/>
+    <w:rsid w:val="00283AA2"/>
+    <w:rsid w:val="002F2411"/>
+    <w:rsid w:val="00347350"/>
+    <w:rsid w:val="003865FE"/>
     <w:rsid w:val="003A2E44"/>
+    <w:rsid w:val="003C151B"/>
     <w:rsid w:val="003E7DE8"/>
     <w:rsid w:val="00423839"/>
     <w:rsid w:val="004265D6"/>
     <w:rsid w:val="0043172C"/>
     <w:rsid w:val="004D5C4A"/>
+    <w:rsid w:val="004E3A14"/>
     <w:rsid w:val="0057161F"/>
+    <w:rsid w:val="005D186B"/>
+    <w:rsid w:val="005E5FDD"/>
     <w:rsid w:val="006125F6"/>
     <w:rsid w:val="006169E3"/>
+    <w:rsid w:val="00656192"/>
     <w:rsid w:val="00664785"/>
     <w:rsid w:val="00695C48"/>
     <w:rsid w:val="006B2B77"/>
     <w:rsid w:val="006B2EB3"/>
+    <w:rsid w:val="006C0A1B"/>
+    <w:rsid w:val="007027AA"/>
     <w:rsid w:val="0073044D"/>
     <w:rsid w:val="00786091"/>
     <w:rsid w:val="00791125"/>
     <w:rsid w:val="007A64F0"/>
+    <w:rsid w:val="007C481D"/>
     <w:rsid w:val="007D6FC8"/>
+    <w:rsid w:val="007F1F7C"/>
+    <w:rsid w:val="007F2382"/>
     <w:rsid w:val="007F7DEB"/>
     <w:rsid w:val="008159E7"/>
     <w:rsid w:val="008165EC"/>
+    <w:rsid w:val="008265F4"/>
+    <w:rsid w:val="00830974"/>
     <w:rsid w:val="00855435"/>
     <w:rsid w:val="00873B79"/>
     <w:rsid w:val="00884E7A"/>
     <w:rsid w:val="008A2813"/>
+    <w:rsid w:val="008C6D55"/>
     <w:rsid w:val="00920A77"/>
     <w:rsid w:val="00932F0B"/>
     <w:rsid w:val="00934B73"/>
+    <w:rsid w:val="00954385"/>
+    <w:rsid w:val="00971226"/>
     <w:rsid w:val="009A1702"/>
     <w:rsid w:val="009D33B4"/>
     <w:rsid w:val="009E4979"/>
     <w:rsid w:val="009E7D61"/>
     <w:rsid w:val="009F2193"/>
     <w:rsid w:val="00A04A63"/>
+    <w:rsid w:val="00A26468"/>
+    <w:rsid w:val="00A45F9C"/>
     <w:rsid w:val="00AD2A1B"/>
     <w:rsid w:val="00AD7FA3"/>
+    <w:rsid w:val="00B33045"/>
     <w:rsid w:val="00B35F13"/>
     <w:rsid w:val="00B37CB0"/>
+    <w:rsid w:val="00B40233"/>
     <w:rsid w:val="00B5525A"/>
     <w:rsid w:val="00BC7FA3"/>
     <w:rsid w:val="00BF0CFD"/>
     <w:rsid w:val="00BF601F"/>
     <w:rsid w:val="00C077CB"/>
     <w:rsid w:val="00C22C75"/>
     <w:rsid w:val="00C23B2D"/>
     <w:rsid w:val="00C52FAC"/>
     <w:rsid w:val="00C6711F"/>
     <w:rsid w:val="00C70F43"/>
     <w:rsid w:val="00C825CD"/>
+    <w:rsid w:val="00C861C9"/>
     <w:rsid w:val="00CC2137"/>
     <w:rsid w:val="00CC60FF"/>
     <w:rsid w:val="00CF7C5F"/>
+    <w:rsid w:val="00D10157"/>
+    <w:rsid w:val="00D4103D"/>
+    <w:rsid w:val="00D46A0B"/>
     <w:rsid w:val="00D756D0"/>
     <w:rsid w:val="00D774F2"/>
     <w:rsid w:val="00DC18EF"/>
     <w:rsid w:val="00DC43EB"/>
     <w:rsid w:val="00DC6BD0"/>
     <w:rsid w:val="00DD0503"/>
+    <w:rsid w:val="00E0752F"/>
     <w:rsid w:val="00E649ED"/>
     <w:rsid w:val="00EA2244"/>
     <w:rsid w:val="00EC45CF"/>
+    <w:rsid w:val="00ED2384"/>
     <w:rsid w:val="00ED3914"/>
     <w:rsid w:val="00F57504"/>
     <w:rsid w:val="00F7358B"/>
     <w:rsid w:val="00FF315B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -23339,51 +23864,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006125F6"/>
+    <w:rsid w:val="005D186B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007A64F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
@@ -24487,70 +25012,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3690</Words>
-  <Characters>21775</Characters>
+  <Words>3773</Words>
+  <Characters>22264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>185</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25415</CharactersWithSpaces>
+  <CharactersWithSpaces>25986</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jandová Ivana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>