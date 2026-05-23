--- v0 (2025-11-06)
+++ v1 (2026-05-23)
@@ -1,86 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="361C3A02" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003F63F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EA320B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="006C1408" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C1408">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">ROZVRH  PRÁCE   </w:t>
+        <w:t>ROZVRH  PRÁCE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C1408">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8ECF99" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003F63F5" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53BF074F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00FB4907" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4907">
         <w:rPr>
@@ -839,64 +851,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54BF74E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="703CF5E1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
-        <w:t>PRÁVA  SOUDU:</w:t>
+        <w:t>PRÁVA  SOUDU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB1A29C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0076084B" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B82DD6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00467344" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -2386,51 +2407,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="014228BB" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2542EB63" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="134CFB40" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2459,51 +2479,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="052B4D28" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="-782"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="693BB0B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
@@ -2518,89 +2537,87 @@
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6053BB22" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="073EF20E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D8A961" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56E69ABF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E9676F" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2620,155 +2637,150 @@
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="2E045457" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62213951" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FA0B8C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43DDCC96" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A67B43" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67B43">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Milan VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EFE80F7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74A661D6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="08539417" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77246259" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49DDDAE1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F22CEF7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
@@ -2850,51 +2862,50 @@
           </w:p>
           <w:p w14:paraId="7E42C75A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62E6BADC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="489B6ACE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="002E5E7B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365F75">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E7B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -3480,51 +3491,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A044E25" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1236C7A6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A95D57D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -3702,129 +3712,126 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143747C3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27C8BE70" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B3E83CF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="71B8E992" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0964DB73" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D437AE1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0016438D" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016438D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20CDFB1B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19270DE8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3834,87 +3841,85 @@
           </w:p>
           <w:p w14:paraId="0A4D419F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50DB170D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00102099" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C436B9" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C436B9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05BF3D04" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1494751C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E10585" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3952,156 +3957,151 @@
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4E086819" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE577EE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4736CE6F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C9A6486" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00862523" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Jiří ZACH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A0F273E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62616910" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4264CAB5" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="2331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="338E6664" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78FAE5F6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C551430" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -4135,51 +4135,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D9F6AB6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17CDC6D3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -4667,51 +4666,50 @@
           </w:p>
           <w:p w14:paraId="74670DA1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C600DC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3082CBFB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D824A4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="130273DC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60236EF3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -4874,51 +4872,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0209B58C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49865B2E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
@@ -4970,101 +4967,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="25B1FC90" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24ECCA09" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B0F7C16" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00D95E21" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9364E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95E21">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C18100B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="122C2461" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -5074,87 +5069,85 @@
           </w:p>
           <w:p w14:paraId="427C616C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38B25150" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BE6452D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00902288" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BF8A464" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CC77063" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5184,71 +5177,69 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D1A52AF" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3832E745" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13DF1C6F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7152840C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00902288" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -5266,96 +5257,93 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Miloslava</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> JAROŠOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A0A345" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EA4388C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="55450671" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="6807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75E2FF47" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="206842CD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AD77DA0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
@@ -5512,51 +5500,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44A545EF" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1378CCAD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C50BD13" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -6109,51 +6096,50 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C5EEFAA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="011D13B8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="538A2DD8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="770D938E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -6307,51 +6293,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jitka PAPEŽOVÁ, Ph.D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33F4B40B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DABDCDE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -6385,92 +6370,90 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D21E5A9" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4330BBEC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FA62D18" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A60734" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60734">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="651CBBD2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A5E59C8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -6481,95 +6464,93 @@
           </w:p>
           <w:p w14:paraId="30A7161D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="150822D1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="742C5BF4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003B287B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B287B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D08A09" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4C78C7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23C22749" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00B34A0B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6595,154 +6576,149 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="05718D04" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18748234" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48B3B778" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31924160" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4185">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Lenka JIŘÍKOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52E2BDFD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F9F8300" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="07DC870E" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703B8926" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37096793" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7ED7341C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
@@ -6960,51 +6936,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B8B4F81" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A75F482" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A3207C0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3B36">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -7845,51 +7820,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>z.ř.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="699103FE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B530B4D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -8027,51 +8001,50 @@
           <w:p w14:paraId="23BFC9E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FB139B3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CFF43E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8105,90 +8078,88 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="1EBE387B" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CA30358" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04C40CF5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7031B924" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E988560" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004E3854" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Samosoudce (p</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
@@ -8199,282 +8170,277 @@
           </w:p>
           <w:p w14:paraId="7C4191E8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">    Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A876FE8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38DD1696" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E106CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E106CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14B84359" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00A20B48" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BFC726A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Členové </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>enátu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="643EFBA7" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="028996C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="736A5729" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="519EBE4D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00733408" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Martin NOVÁČEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51F76ADC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCB606D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="548CE48F" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="3214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F492F80" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15B028AE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22155342" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
@@ -8538,101 +8504,102 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23B4264E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="512E4285" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="0095642A" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76BACD64" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00564FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>– 80</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776676CD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30E891E1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -9017,51 +8984,50 @@
           <w:p w14:paraId="6E602922" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DC62AC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A16E98B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C0A84C9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A9506A3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr.  Lenka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9223,51 +9189,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57431A61" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4457D467" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="787C5319" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9302,101 +9267,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3656"/>
         <w:gridCol w:w="1163"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="3B64E89B" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="139CBDB5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F268E5C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="053055D0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A58BFBD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -9406,303 +9369,306 @@
           </w:p>
           <w:p w14:paraId="29C091D3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BA70F29" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32FD8AFC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000A6C81" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43C9BF63" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DC00AA3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="003F20BC" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Členové</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003F20BC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>enátu</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> -</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003F20BC">
+              <w:t>enátu</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F20BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="4FD5898E" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="293C5089" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09EA6387" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FF8D7A7" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="004223B1" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004223B1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="087628EB" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="380C6D9A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="7D4F6620" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E0AF9E8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="162213A6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="009C66EB" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10064,51 +10030,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="206677DC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1610F443" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
@@ -10118,74 +10083,84 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> P a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, věci </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>opatrovnické oddíly</w:t>
+              <w:t>opatrovnické</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00902288">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oddíly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E34DCB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100 % nápad. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="237770CE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="007B7232" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
@@ -10761,51 +10736,50 @@
                 <w:tab w:val="left" w:pos="6494"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E8FE8F8" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71E978D0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
               <w:rPr>
@@ -11100,51 +11074,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50CDD36E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00BD1FCE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0334F084" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20FBAB5B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
@@ -11319,218 +11292,223 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B589A3F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3849ABC5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Členové senátu</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Členové </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00970C58">
+              <w:t>senátu</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>-přísedící</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="52515D18" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A0DD75A" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="300B901B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46A431AD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00FC53A4" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC53A4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="241299D5" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78A44E00" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="3669E6D1" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="166D4EBE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A728D83" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11830,104 +11808,112 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EF9D4C1" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="005348C1" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1163C2C3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B3373BA" w14:textId="7B7F3365" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rozhodování ve věcech rejstříku </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D774F2" w:rsidRPr="006717DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00D774F2" w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 60% nápad.</w:t>
+              <w:t xml:space="preserve"> 60</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C3106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>% nápad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FEB8BF3" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A64B9E6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00C3106C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Specializace rozhodování ve věcech rejstříku T:</w:t>
             </w:r>
           </w:p>
@@ -12387,51 +12373,50 @@
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A639F9C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AEEDB1F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2858F7A0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12744,51 +12729,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22E12CE9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3384B22C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04B41F6D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13027,77 +13011,75 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="37E71052" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00DB26F9" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="39E7488F" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17C8AF47" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08F8F7FC" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="524E3312" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00047EE0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13119,112 +13101,109 @@
               </w:rPr>
               <w:t>Mgr. Martina SAŇKOVÁ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D0A200B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000E4CEF" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="287C0C0E" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="0A55BC18" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78D756C2" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7828553F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13286,51 +13265,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B30B38B" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4664D973" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="008617CE" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -13615,51 +13593,50 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="422CADFA" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="000E4CEF" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="471B3A98" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AA3ACD6" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
@@ -13903,51 +13880,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75B246DE" w14:textId="77777777" w:rsidR="00EA2244" w:rsidRPr="000E4CEF" w:rsidRDefault="00EA2244" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5355A956" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="184E2E5F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00E4154B" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -14068,55 +14044,63 @@
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23900F61" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68AAC811" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Funkce - Náplň práce</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t>Funkce - Náplň</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w14:paraId="72EACF98" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:trPr>
           <w:trHeight w:val="1827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A7F431" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="074FDF3C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
@@ -15278,58 +15262,66 @@
               <w:t>Sd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">, L, U), </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">vykonává činnosti dle </w:t>
             </w:r>
             <w:r w:rsidR="00D774F2" w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>§ 11</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve"> až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.,  </w:t>
+              <w:t xml:space="preserve"> až 14 zák. č. 121/2008 Sb. a činnost dle pověření předsedy senátu dle § 5 zák. č. 121/2008 Sb.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F73F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB27C1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>zejména</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6CD2FD44" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB27C1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>úkony ve věcech návrhů o pomoc soudu před nařízením výkonu rozhodnutí</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -16773,60 +16765,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Petra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Péčová</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18CB007D" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lucie Gapková</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3EDE8331" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Bc. Kristýna </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Martáková</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="795BC916" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -17170,60 +17154,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Petra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Péčová</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0143DBF9" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lucie Gapková</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="235A860C" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Bc. Kristýna </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Martáková</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62D542BD" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -17614,60 +17590,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Petra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Péčová</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F4515EE" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lucie Gapková</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="28672993" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Bc. Kristýna </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Martáková</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18B2A547" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
@@ -18811,51 +18779,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8755"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="15661227" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4887BDE0" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Mkatabulky"/>
               <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="15985" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18894,51 +18861,50 @@
                     </w:rPr>
                     <w:t>Drobné změny v rozvrhu práce jsou soudcům dávány na vědomí při pracovních poradách.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="68836FD4" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w14:paraId="485F67B3" w14:textId="77777777" w:rsidTr="00AE22D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07D3187F" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="00AE22D5">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F1A1446" w14:textId="77777777" w:rsidR="007A64F0" w:rsidRPr="00F73F2C" w:rsidRDefault="007A64F0" w:rsidP="007A64F0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
@@ -19494,51 +19460,67 @@
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Označení agend v rozvrhu práce a zápis do rejstříků se řídí </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Instrukce Ministerstva spravedlnosti </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>ze dne 3. 12. 2001</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, č. j. 505/2001-Org, kterou se vydává vnitřní a kancelářský řád </w:t>
+        <w:t>, č. j. 505/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2001-Org</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kterou se vydává vnitřní a kancelářský řád </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">okresní, krajské a vrchní soudy, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
@@ -19920,81 +19902,109 @@
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Věci rejstříku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Nt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v přípravném řízení se rovnoměrně přidělují trestním soudcům (2T,7T) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
+        <w:t xml:space="preserve"> v přípravném řízení se rovnoměrně přidělují trestním soudcům (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>7T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038368AF" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRPr="00F73F2C" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Pokud by počet úkonů v přípravném řízení byl tak vysoký, že nelze rozumně očekávat, že budou všechny v zákonem stanovených lhůtách vyřízeny, povolá se další zastupující soudce. Návrh na potrestání podaný společně s předáním podezřelého (§ 314b odst. 2 trestního řádu) v pracovní době bude přidělen dle obecných pravidel. V případě nepřítomnosti trestního soudce, který nemůže v zákonné lhůtě provést úkony podle § 314b odst. 2 trestního řádu, bude věc přidělena k celkovému vyřízení zastupujícímu soudci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> v agendě T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>. V případě nepřítomnosti obou trestních soudů, úkony podle § 314b odst. 2 trestního řádu vyjma konání hlavního líčení a rozhodnutí ve věci samé provede soudce, který v době podání návrhu na potrestání bude mít pracovní pohotovost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6353A610" w14:textId="77777777" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
+    <w:p w14:paraId="6353A610" w14:textId="2EAF01AE" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Věci rejstříku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Nt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -20034,51 +20044,130 @@
         </w:rPr>
         <w:t xml:space="preserve"> případě nepřítomnosti soudců </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>senátu T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text1"/>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145AA904" w14:textId="77777777" w:rsidR="00C52FAC" w:rsidRDefault="00C52FAC" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B169F43" w14:textId="2DB503AC" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
@@ -20153,51 +20242,51 @@
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">., o zrušení předběžného opatření dle § 462 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C1D8D4" w14:textId="29ACEEFD" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
+    <w:p w14:paraId="16C1D8D4" w14:textId="670BDBAB" w:rsidR="00C6711F" w:rsidRDefault="00C6711F" w:rsidP="00C6711F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">.) a předběžnou úpravy poměrů dle § 452 a násl. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -20266,124 +20355,212 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">nutí pohotovostní soudce dle rozpisu dosažitelnosti, když </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve">soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">oudní oddělení 10, 11 a 12 vyřizující agendu E jmenuje rovněž nezletilému kolizního opatrovníka ve věcech E postupem dle § 467 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C83A10">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">.. </w:t>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C83A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F63F5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C6711F" w:rsidSect="00C52FAC">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="680" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05970F31" w14:textId="77777777" w:rsidR="00031D96" w:rsidRDefault="00031D96" w:rsidP="00695C48">
+    <w:p w14:paraId="050E47C0" w14:textId="77777777" w:rsidR="00B5483B" w:rsidRDefault="00B5483B" w:rsidP="00695C48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08781B65" w14:textId="77777777" w:rsidR="00031D96" w:rsidRDefault="00031D96" w:rsidP="00695C48">
+    <w:p w14:paraId="1C8F38D0" w14:textId="77777777" w:rsidR="00B5483B" w:rsidRDefault="00B5483B" w:rsidP="00695C48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20398,104 +20575,96 @@
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4480B317" w14:textId="77777777" w:rsidR="00031D96" w:rsidRDefault="00031D96" w:rsidP="00695C48">
+    <w:p w14:paraId="375F0F99" w14:textId="77777777" w:rsidR="00B5483B" w:rsidRDefault="00B5483B" w:rsidP="00695C48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E908F1" w14:textId="77777777" w:rsidR="00031D96" w:rsidRDefault="00031D96" w:rsidP="00695C48">
+    <w:p w14:paraId="1C42B69A" w14:textId="77777777" w:rsidR="00B5483B" w:rsidRDefault="00B5483B" w:rsidP="00695C48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54449D71" w14:textId="77777777" w:rsidR="009E4979" w:rsidRPr="00447C20" w:rsidRDefault="00DC18EF" w:rsidP="00447C20">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t xml:space="preserve">15 </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
-      <w:t>Spr</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> 981/2024</w:t>
+      <w:t>Spr 981/2024</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A067A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EC45458"/>
     <w:lvl w:ilvl="0" w:tplc="6980B55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -22425,158 +22594,162 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="578751591">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1135222531">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="409235289">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="823811909">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="95"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A64F0"/>
     <w:rsid w:val="000241D7"/>
     <w:rsid w:val="00031D96"/>
     <w:rsid w:val="00064C71"/>
     <w:rsid w:val="00107BB9"/>
     <w:rsid w:val="001A77B5"/>
     <w:rsid w:val="001D65CE"/>
     <w:rsid w:val="00212ADD"/>
     <w:rsid w:val="002468E5"/>
     <w:rsid w:val="003A2E44"/>
     <w:rsid w:val="00423839"/>
     <w:rsid w:val="004265D6"/>
     <w:rsid w:val="0043172C"/>
     <w:rsid w:val="004D5C4A"/>
+    <w:rsid w:val="005043AB"/>
     <w:rsid w:val="006169E3"/>
     <w:rsid w:val="00695C48"/>
     <w:rsid w:val="006B2B77"/>
+    <w:rsid w:val="006C01C0"/>
     <w:rsid w:val="00786091"/>
     <w:rsid w:val="00791125"/>
     <w:rsid w:val="007A64F0"/>
     <w:rsid w:val="007D6FC8"/>
     <w:rsid w:val="007F7DEB"/>
     <w:rsid w:val="008159E7"/>
     <w:rsid w:val="00855435"/>
     <w:rsid w:val="00873B79"/>
     <w:rsid w:val="008A2813"/>
     <w:rsid w:val="00920A77"/>
     <w:rsid w:val="009A1702"/>
     <w:rsid w:val="009D33B4"/>
     <w:rsid w:val="009E4979"/>
     <w:rsid w:val="00AD2A1B"/>
     <w:rsid w:val="00AD7FA3"/>
     <w:rsid w:val="00B37CB0"/>
+    <w:rsid w:val="00B5483B"/>
     <w:rsid w:val="00B5525A"/>
     <w:rsid w:val="00BC7FA3"/>
     <w:rsid w:val="00BF0CFD"/>
     <w:rsid w:val="00C077CB"/>
     <w:rsid w:val="00C23B2D"/>
     <w:rsid w:val="00C52FAC"/>
     <w:rsid w:val="00C6711F"/>
     <w:rsid w:val="00C70F43"/>
     <w:rsid w:val="00C825CD"/>
     <w:rsid w:val="00CC60FF"/>
+    <w:rsid w:val="00CD12C8"/>
     <w:rsid w:val="00CF7C5F"/>
     <w:rsid w:val="00D756D0"/>
     <w:rsid w:val="00D774F2"/>
     <w:rsid w:val="00DC18EF"/>
     <w:rsid w:val="00DC43EB"/>
     <w:rsid w:val="00DD0503"/>
     <w:rsid w:val="00EA2244"/>
     <w:rsid w:val="00ED3914"/>
     <w:rsid w:val="00F57504"/>
     <w:rsid w:val="00F7358B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="77F83A7B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8A0A9BBF-3BE8-43B7-A283-0E6D6601458A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23739,51 +23912,51 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -24050,70 +24223,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3617</Words>
-  <Characters>21347</Characters>
+  <Words>3619</Words>
+  <Characters>21355</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>177</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24915</CharactersWithSpaces>
+  <CharactersWithSpaces>24925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jandová Ivana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>