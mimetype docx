--- v0 (2025-11-06)
+++ v1 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="132473C2" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="006C1408" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="787997F7" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="006C1408" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -2200,51 +2200,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="1BD4DC2F" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="128F2C80" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19AAF402" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:right="-7"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2273,51 +2272,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47420405" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:left="-782"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AA0FD19" w14:textId="2346966E" w:rsidR="0075621C" w:rsidRPr="004E3854" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (</w:t>
             </w:r>
             <w:r w:rsidR="00790D69" w:rsidRPr="004E3854">
@@ -2338,89 +2336,87 @@
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AEBE3F2" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66948311" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A75204E" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A653737" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00E9676F" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2440,156 +2436,151 @@
             <w:r w:rsidRPr="00E9676F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="1F0973B3" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="500FB9C2" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk152075685"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06563AA5" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35148663" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00A67B43" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67B43">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Milan VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F745183" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C680EB7" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="723F6195" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48A85F1C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E55A124" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3613D877" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
@@ -2671,51 +2662,50 @@
           </w:p>
           <w:p w14:paraId="01CCEF8F" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E0EE691" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CB00333" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="002E5E7B" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365F75">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E7B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -3297,51 +3287,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D90ACEA" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="524658D6" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FCADCAF" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -3519,129 +3508,126 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00C8614B" w14:textId="77777777" w:rsidR="009E1044" w:rsidRPr="00F73F2C" w:rsidRDefault="009E1044" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2249307F" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CD63F18" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="0640A7B0" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="048F7BE8" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F91209E" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="0016438D" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016438D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D9CFCC1" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="004E3854" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A994A2A" w14:textId="03263000" w:rsidR="0075621C" w:rsidRPr="004E3854" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (</w:t>
             </w:r>
             <w:r w:rsidR="00790D69" w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -3656,87 +3642,85 @@
           </w:p>
           <w:p w14:paraId="05BEDCC4" w14:textId="489197CC" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="062804D4" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="484DE047" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00C436B9" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C436B9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EA1E486" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53C8D5A0" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00E10585" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3774,157 +3758,152 @@
             <w:r w:rsidRPr="00E10585">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="131210B9" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="796DC7C7" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03960A05" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E0B0482" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00862523" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA46D0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Jiří ZACH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77B8CCE2" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0798FC41" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="750787FA" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="2331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37184B25" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A079E49" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51503A2C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -3958,51 +3937,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="040F0326" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EF88712" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -4490,51 +4468,50 @@
           </w:p>
           <w:p w14:paraId="283493A5" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00C600DC" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0410D672" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14FF7B0E" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28207EEF" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37B03597" w14:textId="77777777" w:rsidR="00304335" w:rsidRDefault="00304335" w:rsidP="0075757B">
             <w:pPr>
@@ -4697,51 +4674,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VEJTASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E7E49D5" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DE35382" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
             </w:r>
           </w:p>
@@ -4793,101 +4769,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="047A993D" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22B847EA" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12ABA00C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00D95E21" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9364E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95E21">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D279D23" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53C42B12" w14:textId="1509C7E9" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (</w:t>
             </w:r>
             <w:r w:rsidR="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -4902,87 +4876,85 @@
           </w:p>
           <w:p w14:paraId="27B525D6" w14:textId="1479509E" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B79437A" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="261E9D20" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00902288" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F7EAD90" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00B34A0B" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39D55E74" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00B34A0B" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5012,71 +4984,69 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="65BEF0EC" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E555A33" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B725AB3" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D0E6EC0" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00902288" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -5094,96 +5064,93 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Miloslava</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> JAROŠOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DBBA0E7" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62189FFF" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="31E63BD4" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="6807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="692D6E2A" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk152076073"/>
           </w:p>
           <w:p w14:paraId="0EE838B2" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DD3CCAB" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -5341,51 +5308,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B490E57" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CB7ED3C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2714D12B" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6103">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00902288">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -6028,51 +5994,50 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5482B933" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3607B34B" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60760EF3" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DE28674" w14:textId="77777777" w:rsidR="00304335" w:rsidRDefault="00304335" w:rsidP="0075757B">
             <w:pPr>
@@ -6219,51 +6184,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Jitka PAPEŽOVÁ, Ph.D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B5EC471" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA3043C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
@@ -6298,92 +6262,90 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="56D4A5E9" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4310FFED" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E36F2FF" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00A60734" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60734">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D1520EB" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E9C89A6" w14:textId="4492031A" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (</w:t>
             </w:r>
             <w:r w:rsidR="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -6399,95 +6361,93 @@
           </w:p>
           <w:p w14:paraId="66597A92" w14:textId="0D167945" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11C02801" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13CB7699" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="003B287B" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B287B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F9182F3" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C59AD66" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="675DE51D" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00B34A0B" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6513,154 +6473,149 @@
             <w:r w:rsidRPr="00B34A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="1BFE64C7" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36EDD16F" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C88577B" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7590E073" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4185">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Lenka JIŘÍKOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51FF82A7" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="524429A4" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="50D8C50B" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="096CE4DD" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk152076258"/>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31949919" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6879,51 +6834,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F1BC81C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37D88C60" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="098E0D2E" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3B36">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -7749,51 +7703,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>z.ř.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC62AC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="053D3FBC" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19C2B5F6" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
@@ -7924,51 +7877,50 @@
           <w:p w14:paraId="4CAAABFF" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A953ADD" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A001955" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8003,90 +7955,88 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="0AF73D87" w14:textId="77777777" w:rsidTr="002A7C54">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33FA3ABB" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21ABE2A4" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="009C66EB" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A2264B9" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="747F016B" w14:textId="4E792823" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Předseda senátu (</w:t>
             </w:r>
             <w:r w:rsidR="004E3854">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -8102,88 +8052,86 @@
           </w:p>
           <w:p w14:paraId="47665B82" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD16AF6" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="490125F3" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00E106CE" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E106CE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C19B929" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00A20B48" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11E14A97" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -8225,161 +8173,156 @@
             <w:r w:rsidRPr="00A20B48">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="3B7FEDBF" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A002023" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01DDAC1F" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3020C6BA" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00733408" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003214AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Martin NOVÁČEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7474A084" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="393EDBB8" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="47F4B083" w14:textId="77777777" w:rsidTr="0075757B">
         <w:trPr>
           <w:trHeight w:val="3214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35D0924D" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk152076307"/>
           </w:p>
           <w:p w14:paraId="1D896C9E" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
@@ -8444,51 +8387,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DA1F779" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="599FABA1" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="0095642A" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D88350D" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
             </w:r>
             <w:r w:rsidRPr="00564FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
@@ -8923,51 +8865,50 @@
           <w:p w14:paraId="492D3EE1" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00DC62AC" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67D22B5B" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04D6384D" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="293A8737" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>JUDr.  Lenka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9122,51 +9063,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79FCB8FE" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F51E46D" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="33B5290D" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9202,101 +9142,99 @@
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="10207"/>
         <w:gridCol w:w="3656"/>
         <w:gridCol w:w="1163"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="0E4D9E20" w14:textId="77777777" w:rsidTr="00165C67">
         <w:trPr>
           <w:trHeight w:val="1211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EA17C78" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5430D093" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FBE6E17" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77926EA0" w14:textId="07F8B8BF" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -9318,93 +9256,91 @@
           </w:p>
           <w:p w14:paraId="47AADD25" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00F2B960" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7ABE3EAF" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="000A6C81" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C81">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F77C339" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60894CA1" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="003F20BC" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
@@ -9450,181 +9386,176 @@
             <w:r w:rsidRPr="003F20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="259D0684" w14:textId="77777777" w:rsidTr="00165C67">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52B7D8BD" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72029D74" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="695F6054" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="004223B1" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004223B1">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Alena JÍRŮ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0AFF53A8" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0038FF0B" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="28385F32" w14:textId="77777777" w:rsidTr="00165C67">
         <w:trPr>
           <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="140FAE4E" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="009C66EB" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk152076350"/>
           </w:p>
           <w:p w14:paraId="389E989D" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="009C66EB" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10020,51 +9951,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C66EB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soudní odd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="724784B4" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CBAE86C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Rozhodování ve věcech rejstříku</w:t>
@@ -10717,51 +10647,50 @@
                 <w:tab w:val="left" w:pos="6494"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C5DE000" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B2A98AF" w14:textId="77777777" w:rsidR="00032218" w:rsidRDefault="00032218" w:rsidP="00032218">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
               <w:rPr>
@@ -11074,51 +11003,50 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58406E87" w14:textId="564BDB36" w:rsidR="006C558E" w:rsidRPr="00BD1FCE" w:rsidRDefault="006C558E" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3ADD20FD" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50474B9F" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Příloha 1</w:t>
@@ -11367,185 +11295,180 @@
             <w:r w:rsidRPr="00970C58">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-přísedící</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="77C14BE7" w14:textId="77777777" w:rsidTr="00165C67">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15A8C49A" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="068B0DB5" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F99905A" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00FC53A4" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC53A4">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61439DFE" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A10F62E" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
       <w:tr w:rsidR="00396244" w:rsidRPr="00F73F2C" w14:paraId="5DECC5AB" w14:textId="77777777" w:rsidTr="00396244">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07A64EA3" w14:textId="77777777" w:rsidR="00396244" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75C6B362" w14:textId="77777777" w:rsidR="005348C1" w:rsidRDefault="005348C1" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11865,51 +11788,50 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A156E68" w14:textId="69F54FE3" w:rsidR="000531DD" w:rsidRPr="005348C1" w:rsidRDefault="000531DD" w:rsidP="005348C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C429712" w14:textId="77777777" w:rsidR="00396244" w:rsidRPr="00047EE0" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01AA6A4E" w14:textId="77777777" w:rsidR="00396244" w:rsidRPr="00C3106C" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3106C">
@@ -12451,51 +12373,50 @@
               <w:t>Obor a vymezení působnosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F3A7DB3" w14:textId="41B44CB9" w:rsidR="00396244" w:rsidRPr="00047EE0" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6EC0B899" w14:textId="77777777" w:rsidR="00396244" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7276A603" w14:textId="6C46FC2D" w:rsidR="00543E38" w:rsidRDefault="00543E38" w:rsidP="00543E38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12826,51 +12747,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zastupuje</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C4AAA6D" w14:textId="5A7174AC" w:rsidR="006C558E" w:rsidRPr="00047EE0" w:rsidRDefault="006C558E" w:rsidP="00543E38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C29E27F" w14:textId="77777777" w:rsidR="00396244" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CBD5296" w14:textId="051E1109" w:rsidR="000531DD" w:rsidRDefault="00543E38" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13139,77 +13059,75 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="25A2498F" w14:textId="5653DF27" w:rsidR="000531DD" w:rsidRPr="00DB26F9" w:rsidRDefault="000531DD" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396244" w:rsidRPr="00F73F2C" w14:paraId="69BB4691" w14:textId="77777777" w:rsidTr="00165C67">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7868C49B" w14:textId="7D053542" w:rsidR="00396244" w:rsidRPr="00F73F2C" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FA45996" w14:textId="77777777" w:rsidR="00396244" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664B62D2" w14:textId="4BDBCF4E" w:rsidR="00396244" w:rsidRPr="00047EE0" w:rsidRDefault="00AF131A" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13220,112 +13138,109 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009633D6">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mgr. Martina SAŇKOVÁ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="751AFD82" w14:textId="77777777" w:rsidR="00396244" w:rsidRPr="000E4CEF" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="277C61A9" w14:textId="77777777" w:rsidR="00396244" w:rsidRPr="00F73F2C" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396244" w:rsidRPr="00F73F2C" w14:paraId="3B402A0A" w14:textId="77777777" w:rsidTr="00165C67">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24990DA7" w14:textId="77777777" w:rsidR="00396244" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02070303" w14:textId="77777777" w:rsidR="000531DD" w:rsidRDefault="000531DD" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13387,51 +13302,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6861515C" w14:textId="77777777" w:rsidR="00396244" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A6B4E50" w14:textId="750E54D4" w:rsidR="00396244" w:rsidRPr="009633D6" w:rsidRDefault="005C54E2" w:rsidP="005C54E2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -13733,51 +13647,50 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="127B32D5" w14:textId="34B8432D" w:rsidR="00396244" w:rsidRPr="000E4CEF" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B86F2D9" w14:textId="77777777" w:rsidR="00AF131A" w:rsidRDefault="00AF131A" w:rsidP="00AF131A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="131B1E4A" w14:textId="1071DF0F" w:rsidR="00AF131A" w:rsidRDefault="00AF131A" w:rsidP="00AF131A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4CEF">
@@ -13933,51 +13846,50 @@
               </w:rPr>
               <w:t>JUDr. Jitka PAPEŽOVÁ, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B59BF1E" w14:textId="2372C460" w:rsidR="00396244" w:rsidRPr="000E4CEF" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E440A58" w14:textId="77777777" w:rsidR="00396244" w:rsidRDefault="00396244" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D059C0B" w14:textId="4E570540" w:rsidR="00886B7C" w:rsidRPr="00E4154B" w:rsidRDefault="00886B7C" w:rsidP="00396244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -18830,51 +18742,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD11C83" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8755"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="083962CF" w14:textId="77777777" w:rsidTr="0075757B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="743FAD6C" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Mkatabulky"/>
               <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="15985" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18913,51 +18824,50 @@
                     </w:rPr>
                     <w:t>Drobné změny v rozvrhu práce jsou soudcům dávány na vědomí při pracovních poradách.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="05C240B7" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075621C" w:rsidRPr="00F73F2C" w14:paraId="65F77D15" w14:textId="77777777" w:rsidTr="0075757B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C9046C4" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075757B">
             <w:pPr>
               <w:pStyle w:val="Zkladntext2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62866B17" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
@@ -19943,86 +19853,102 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Věci rejstříku Nt v přípravném řízení se rovnoměrně přidělují trestním soudcům (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2T</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">,7T) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dle rozvrhu práce. Trestní soudce, který při úkonech ve věcech přípravného řízené učiní jako první kterýkoli z úkonů na návrh státního zástupce, je příslušný ke všem dalším zbývajícím úkonům v rámci téhož přípravného řízení, to neplatí v případě jeho nepřítomnosti a kdy věc svou povahou nesnese odkladu, pak rozhoduje soudce zastupujícího nepřítomného soudce dle rozvrhu práce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200BA136" w14:textId="77777777" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pokud by počet úkonů v přípravném řízení byl tak vysoký, že nelze rozumně očekávat, že budou všechny v zákonem stanovených lhůtách vyřízeny, povolá se další zastupující soudce. Návrh na potrestání podaný společně s předáním podezřelého (§ 314b odst. 2 trestního řádu) v pracovní době bude přidělen dle obecných pravidel. V případě nepřítomnosti trestního soudce, který nemůže v zákonné lhůtě provést úkony podle § 314b odst. 2 trestního řádu, bude věc přidělena k celkovému vyřízení zastupujícímu soudci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> v agendě T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. V případě nepřítomnosti obou trestních soudů, úkony podle § 314b odst. 2 trestního řádu vyjma konání hlavního líčení a rozhodnutí ve věci samé provede soudce, který v době podání návrhu na potrestání bude mít pracovní pohotovost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793453EE" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
+    <w:p w14:paraId="793453EE" w14:textId="5052F1FE" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Věci rejstříku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -20076,51 +20002,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>senátu T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve"> v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text2"/>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D849608" w14:textId="77777777" w:rsidR="00891FAF" w:rsidRDefault="00891FAF" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2166E41C" w14:textId="435E5E39" w:rsidR="0075621C" w:rsidRPr="00F73F2C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -20213,51 +20229,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">., o zrušení předběžného opatření dle § 462 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. rozhodne soudce, který projednává následně zahájené řízení z úřední povinnosti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2526503B" w14:textId="2DB58D88" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
+    <w:p w14:paraId="2526503B" w14:textId="3C3266A3" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Návrhy na vydání předběžného opatření ve věci ochrany proti domácímu násilí dle § 400 a násl. z. č. 292/2013 Sb. (dále </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z.ř.s</w:t>
       </w:r>
@@ -20351,51 +20367,141 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004E5673">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED7E1E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73F2C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu +420 737244425.</w:t>
+        <w:t xml:space="preserve">a v případě, že takové návrhy napadnou mimo pracovní dobu, zajišťuje výkon rozhodnutí pohotovostní soudce dle rozpisu dosažitelnosti, když soudce je k zastižení na pohotovostním telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text1"/>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0440">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00F73F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BFC02A" w14:textId="77777777" w:rsidR="00E70286" w:rsidRPr="00E70286" w:rsidRDefault="00E70286" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02690097" w14:textId="612076D2" w:rsidR="006F039B" w:rsidRPr="00C83A10" w:rsidRDefault="00A938AD" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -22532,70 +22638,70 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B8AAC9" w14:textId="77777777" w:rsidR="0075621C" w:rsidRDefault="0075621C" w:rsidP="0075621C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0075621C" w:rsidSect="008C4843">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DAA0091" w14:textId="77777777" w:rsidR="00E121BF" w:rsidRDefault="00E121BF">
+    <w:p w14:paraId="424281D9" w14:textId="77777777" w:rsidR="006B4171" w:rsidRDefault="006B4171">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B74B4F7" w14:textId="77777777" w:rsidR="00E121BF" w:rsidRDefault="00E121BF">
+    <w:p w14:paraId="15AAFFEB" w14:textId="77777777" w:rsidR="006B4171" w:rsidRDefault="006B4171">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -22612,90 +22718,90 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C3221B" w14:textId="77777777" w:rsidR="00E121BF" w:rsidRDefault="00E121BF">
+    <w:p w14:paraId="4132DFFD" w14:textId="77777777" w:rsidR="006B4171" w:rsidRDefault="006B4171">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48BB9C46" w14:textId="77777777" w:rsidR="00E121BF" w:rsidRDefault="00E121BF">
+    <w:p w14:paraId="2825EE25" w14:textId="77777777" w:rsidR="006B4171" w:rsidRDefault="006B4171">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2900D19B" w14:textId="77777777" w:rsidR="006218FC" w:rsidRPr="00447C20" w:rsidRDefault="00704D56" w:rsidP="00447C20">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>15 Spr 998/2023</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A067A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EC45458"/>
     <w:lvl w:ilvl="0" w:tplc="6980B55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -24625,173 +24731,175 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="578751591">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1135222531">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="409235289">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="823811909">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0075621C"/>
     <w:rsid w:val="0002135D"/>
     <w:rsid w:val="00032218"/>
     <w:rsid w:val="00035BB4"/>
     <w:rsid w:val="000459BE"/>
     <w:rsid w:val="00047EE0"/>
     <w:rsid w:val="000531DD"/>
     <w:rsid w:val="00072AC8"/>
     <w:rsid w:val="00080DE3"/>
     <w:rsid w:val="000D294B"/>
     <w:rsid w:val="000D6B99"/>
     <w:rsid w:val="000E4CEF"/>
     <w:rsid w:val="001024B5"/>
     <w:rsid w:val="00107BB9"/>
     <w:rsid w:val="00165C67"/>
     <w:rsid w:val="00192AC8"/>
     <w:rsid w:val="00192F76"/>
+    <w:rsid w:val="001A0440"/>
     <w:rsid w:val="001A56CF"/>
     <w:rsid w:val="00233340"/>
     <w:rsid w:val="00253868"/>
     <w:rsid w:val="00256D81"/>
     <w:rsid w:val="00257770"/>
     <w:rsid w:val="002A7C54"/>
     <w:rsid w:val="002B037C"/>
     <w:rsid w:val="002D72B9"/>
     <w:rsid w:val="00304335"/>
     <w:rsid w:val="00320A93"/>
     <w:rsid w:val="00320E4C"/>
     <w:rsid w:val="00330152"/>
     <w:rsid w:val="003530BF"/>
     <w:rsid w:val="00375675"/>
     <w:rsid w:val="003767F8"/>
     <w:rsid w:val="00385A9D"/>
     <w:rsid w:val="00396244"/>
     <w:rsid w:val="003E3132"/>
     <w:rsid w:val="0040438C"/>
     <w:rsid w:val="00461F91"/>
     <w:rsid w:val="00481604"/>
     <w:rsid w:val="004A41AC"/>
     <w:rsid w:val="004B3783"/>
     <w:rsid w:val="004C52AD"/>
     <w:rsid w:val="004E3854"/>
     <w:rsid w:val="004E5673"/>
     <w:rsid w:val="00512597"/>
     <w:rsid w:val="00525945"/>
     <w:rsid w:val="005314C8"/>
     <w:rsid w:val="00532526"/>
     <w:rsid w:val="005348C1"/>
     <w:rsid w:val="00543E38"/>
     <w:rsid w:val="005545F4"/>
     <w:rsid w:val="0055709C"/>
     <w:rsid w:val="00571B27"/>
     <w:rsid w:val="005C54E2"/>
     <w:rsid w:val="005D63C1"/>
     <w:rsid w:val="005E0ADD"/>
     <w:rsid w:val="005E42B7"/>
     <w:rsid w:val="005F09DE"/>
     <w:rsid w:val="005F463E"/>
     <w:rsid w:val="006064A4"/>
     <w:rsid w:val="006218FC"/>
     <w:rsid w:val="006517F0"/>
     <w:rsid w:val="006717DF"/>
     <w:rsid w:val="00680011"/>
     <w:rsid w:val="006B1310"/>
+    <w:rsid w:val="006B4171"/>
     <w:rsid w:val="006C4171"/>
     <w:rsid w:val="006C558E"/>
     <w:rsid w:val="006E5069"/>
     <w:rsid w:val="006E6DE6"/>
     <w:rsid w:val="006F039B"/>
     <w:rsid w:val="00704D56"/>
     <w:rsid w:val="00710FF5"/>
     <w:rsid w:val="007237B9"/>
     <w:rsid w:val="00731CD9"/>
     <w:rsid w:val="0074500F"/>
     <w:rsid w:val="0075621C"/>
     <w:rsid w:val="00764392"/>
     <w:rsid w:val="007858CA"/>
     <w:rsid w:val="00790D69"/>
     <w:rsid w:val="007A6CA5"/>
     <w:rsid w:val="007B63D4"/>
     <w:rsid w:val="007C21A5"/>
     <w:rsid w:val="0082310B"/>
     <w:rsid w:val="008326E3"/>
     <w:rsid w:val="00833A47"/>
     <w:rsid w:val="008349AA"/>
     <w:rsid w:val="00840510"/>
     <w:rsid w:val="00857649"/>
     <w:rsid w:val="00864EB2"/>
     <w:rsid w:val="00886B7C"/>
     <w:rsid w:val="00891FAF"/>
     <w:rsid w:val="008A543B"/>
     <w:rsid w:val="008C4843"/>
     <w:rsid w:val="008D3FB6"/>
     <w:rsid w:val="008F2F05"/>
     <w:rsid w:val="008F3381"/>
     <w:rsid w:val="008F4998"/>
     <w:rsid w:val="008F7D94"/>
     <w:rsid w:val="00903F27"/>
     <w:rsid w:val="00911A0E"/>
+    <w:rsid w:val="00912ECE"/>
     <w:rsid w:val="009149B9"/>
     <w:rsid w:val="009169F7"/>
     <w:rsid w:val="00930FEE"/>
     <w:rsid w:val="009463E8"/>
     <w:rsid w:val="00952D1D"/>
     <w:rsid w:val="009633D6"/>
     <w:rsid w:val="00970B47"/>
     <w:rsid w:val="009C1A2F"/>
     <w:rsid w:val="009C608A"/>
     <w:rsid w:val="009D4ACF"/>
     <w:rsid w:val="009E1044"/>
     <w:rsid w:val="009E658A"/>
     <w:rsid w:val="009F00DA"/>
     <w:rsid w:val="00A06624"/>
     <w:rsid w:val="00A66E62"/>
     <w:rsid w:val="00A938AD"/>
     <w:rsid w:val="00AA4780"/>
     <w:rsid w:val="00AB3B5B"/>
     <w:rsid w:val="00AB6C3D"/>
     <w:rsid w:val="00AC135F"/>
     <w:rsid w:val="00AC1ABD"/>
     <w:rsid w:val="00AD1982"/>
     <w:rsid w:val="00AD2A1B"/>
     <w:rsid w:val="00AE31DC"/>
     <w:rsid w:val="00AE5FE9"/>
@@ -24860,51 +24968,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="519B7018"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B106975-2AA9-4EA4-8091-9E27EFC0ED1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25586,51 +25694,51 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -25912,71 +26020,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FE32ADF-7F2A-41A0-83EA-B0F13C0FF4E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>22972</Characters>
+  <Pages>1</Pages>
+  <Words>3894</Words>
+  <Characters>22981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>191</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26812</CharactersWithSpaces>
+  <CharactersWithSpaces>26822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jandová Ivana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>